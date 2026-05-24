--- v0 (2025-11-03)
+++ v1 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="1B4C6727" w14:textId="5C5108B3" w:rsidR="00F655DC" w:rsidRPr="00604F28" w:rsidRDefault="00F9502D" w:rsidP="00493359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604F28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C9CFC23" wp14:editId="2FE6849F">
                 <wp:simplePos x="0" y="0"/>
@@ -150,61 +150,63 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0C3953"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Manual de Formatação</w:t>
                             </w:r>
                             <w:r w:rsidR="009A7899">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0C3953"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>/</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00F9502D" w:rsidRPr="00F609F6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0C3953"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>template</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="00F9502D" w:rsidRPr="00F609F6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0C3953"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00F609F6" w:rsidRPr="00F609F6">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0C3953"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>atentamente</w:t>
@@ -303,51 +305,51 @@
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="7C9CFC23" id="Retângulo: Cantos Arredondados 17" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-36.25pt;margin-top:-61.15pt;width:526.65pt;height:46.05pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxtKUF7wIAAFYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtv2zAMvg/YfxB0X22nSZMGdYogRYcB&#10;RRs0HXqWZTkWJkuapMTOfv0oyXHSx2lYD6poUh/Jj4/c3HaNQHtmLFcyx9lFihGTVJVcbnP88+X+&#10;2wwj64gsiVCS5fjALL5dfP1y0+o5G6laiZIZBCDSzlud49o5PU8SS2vWEHuhNJOgrJRpiAPRbJPS&#10;kBbQG5GM0vQqaZUptVGUWQtf76ISLwJ+VTHqnqrKModEjiE2F04TzsKfyeKGzLeG6JrTPgzyD1E0&#10;hEtwOkDdEUfQzvAPUA2nRllVuQuqmkRVFacs5ADZZOm7bDY10SzkAuRYPdBk/x8sfdxv9NoADa22&#10;cwtXn0VXmcb/h/hQF8g6DGSxziEKH6+uZrPpGMpLQTeZjUH0bCan19pY952pBvlLjo3ayfIZKhKI&#10;IvsH66L90c57tErw8p4LEQTfBWwlDNoTqF+xzXoPb6yERG2OR7PJdBKQ3yit2RYDQLq6vJ5cfsSA&#10;mIX0DlnoGAgsJL9zzGzqskWF2JlnUkKa6SyFLiq5z+dylkUB2mk0Tf0fRkRsYQ6cwMgo98pdHWro&#10;yfOQPtMhmkIQ+ityIXRNYo7jAHPiBawDp+oYTJDO4kxOdQs3dxDMuxLymVWIl1CpUaTlLZmEUiZd&#10;FlU1KVn0PznzH4bQ0x98BkCPXEF1Buwe4HPsmEZv75/GuIfHkZTBTYzgGFh8PLwInpV0w+OGS2U+&#10;y0xAVr3naA/hn1Hjr64rOjDx10KVh7Xx1Qp9bjW951ClB2LdmhjYBVBU2G/uCY5KKOg01d8wqpX5&#10;89l3bw8jClqMWtgtOba/d8QwjMQPCcN7nY3HfhkFYTyZjkAw55riXCN3zUpB+2ewSTUNV2/vxPFa&#10;GdW8whpceq+gIpKC7xxTZ47CysWdB4uUsuUymMEC0sQ9yI2mHtwT7PvzpXslRvcz62DaH9VxD5H5&#10;u6mNtv6lVMudUxUPI33itacellfooX7R+u14Lger08/B4i8AAAD//wMAUEsDBBQABgAIAAAAIQDm&#10;OXex4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4tXZdSkuIU/GsBJwa&#10;kLi6sUki7HUUu2ny71lOcNvHaOabfDt6xwbbxzaggsVcALNYBdNireDj/Xm2ARaTRqNdQKtgshG2&#10;xflZrjMTTri3Q5lqRiYYM62gSanLOI9VY72O89BZpN9X6L1OtPY1N70+kbl3XApxzb1ukRIa3dmH&#10;xlbf5dFT7lhOw72Lrbt6mz53+nX19IgvSl1ejHe3wJId058YfvEJHQpiOoQjmsicgtlarkhKw0LK&#10;JTCS3GwEtTnQaSkk8CLn/0sUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCxtKUF7wIA&#10;AFYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDmOXex&#10;4AAAAAwBAAAPAAAAAAAAAAAAAAAAAEkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;VgYAAAAA&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="7C9CFC23" id="Retângulo: Cantos Arredondados 17" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-36.25pt;margin-top:-61.15pt;width:526.65pt;height:46.05pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTmt7PGwMAAJQGAAAOAAAAZHJzL2Uyb0RvYy54bWysVc1u2zAMvg/YOwi6r3bSpEmDOkWQosOA&#10;oi2SDj3Lshwbk0VNkpN0j7NX2YuNkhwn/TkN60EVTeoj+fEnV9f7RpKtMLYGldHBWUqJUByKWm0y&#10;+v3p9suUEuuYKpgEJTL6Iiy9nn/+dLXTMzGECmQhDEEQZWc7ndHKOT1LEssr0TB7BlooVJZgGuZQ&#10;NJukMGyH6I1Mhml6kezAFNoAF9bi15uopPOAX5aCu4eytMIRmVGMzYXThDP3ZzK/YrONYbqqeRcG&#10;+4coGlYrdNpD3TDHSGvqd1BNzQ1YKN0ZhyaBsqy5CDlgNoP0TTbrimkRckFyrO5psv8Plt9vHw2p&#10;C6zdhBLFGqzRSrg/v9WmlTAjS6YcWLIwRhSAVSxQQEukbaftDF+v9aPpJItXz8G+NI3/j9mRfaD6&#10;pada7B3h+PHiYjqdjLA5OOrG0xGKHjQ5vtbGuq8CGuIvGTXQqmKF9Qw0s+2dddH+YOc9WpB1cVtL&#10;GQTfQ2IpDdkyrH6+GXQeXllJRXYZHU7Hk3FAfqW0ZpP3AOny/HJ8/h4DY5bKOxSh3zCwkHzrhFlX&#10;xY7ksjUrhgyP02mKPVjUPp/z6SAK2IzDSer/KGFyg1PkJCUG3HPtqtABnjwP6TPto8kl4z8iF1JX&#10;LOY4CjBHXtA6cAqHYIJ0EmfiqxjrFm7uRQrvSqqVKLEtsFLDSMtrMhnnQrlBVFWsENH/+MR/GGFP&#10;f/AZAD1yidXpsTuAj7FjGp29fxrj7h9HUno3MYJDYPFx/yJ4BuX6x02twHyUmcSsOs/RHsM/ocZf&#10;3T7fo4m/5lC84PxgtUKfW81va6zSHbPukRncJFhU3I7uAY9SAnYadDdKKjC/Pvru7XHAUUvJDjdT&#10;Ru3PlhlBifymcPQvB6ORX2VBGI0nQxTMqSY/1ai2WQK2/wD3sObh6u2dPFxLA80zLtGF94oqpjj6&#10;zih35iAsXdyYuIa5WCyCGa4vzdydWmvuwT3Bvj+f9s/M6G5mHU77PRy2GJu9mdpo618qWLQOyjqM&#10;9JHXjnpcfaGHujXtd+upHKyOPybzvwAAAP//AwBQSwMEFAAGAAgAAAAhAOY5d7HgAAAADAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/Adrkbi1dl1KS4hT8awEnBqQuLqxSSLsdRS7afLv&#10;WU5w28do5pt8O3rHBtvHNqCCxVwAs1gF02Kt4OP9ebYBFpNGo11Aq2CyEbbF+VmuMxNOuLdDmWpG&#10;JhgzraBJqcs4j1VjvY7z0Fmk31fovU609jU3vT6RuXdcCnHNvW6REhrd2YfGVt/l0VPuWE7DvYut&#10;u3qbPnf6dfX0iC9KXV6Md7fAkh3Tnxh+8QkdCmI6hCOayJyC2VquSErDQsolMJLcbAS1OdBpKSTw&#10;Iuf/SxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANOa3s8bAwAAlAYAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOY5d7HgAAAADAEAAA8AAAAA&#10;AAAAAAAAAAAAdQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACCBgAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2A493E25" w14:textId="1007DCD5" w:rsidR="00F9502D" w:rsidRPr="00F609F6" w:rsidRDefault="00C8494F" w:rsidP="00F805B6">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="0C3953"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="0C3953"/>
@@ -373,61 +375,63 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Manual de Formatação</w:t>
                       </w:r>
                       <w:r w:rsidR="009A7899">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>/</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00F9502D" w:rsidRPr="00F609F6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>template</w:t>
                       </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="00F9502D" w:rsidRPr="00F609F6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00F609F6" w:rsidRPr="00F609F6">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>atentamente</w:t>
@@ -553,94 +557,199 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>ormataçã</w:t>
       </w:r>
       <w:r w:rsidR="00C8494F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="001F7A4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>/template</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C8494F">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F7A4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C8494F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
         <w:t xml:space="preserve"> da revista mídia &amp; design</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1E03FB" w14:textId="493E8C01" w:rsidR="00F655DC" w:rsidRPr="00604F28" w:rsidRDefault="0007788C" w:rsidP="00493359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00604F28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Journal formatting manual processing knowledge</w:t>
-      </w:r>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00604F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00604F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>formatting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00604F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00604F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>processing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00604F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00604F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F655DC" w:rsidRPr="00604F28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>: na língua inglesa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638B9297" w14:textId="4A84E908" w:rsidR="00F655DC" w:rsidRPr="00F655DC" w:rsidRDefault="00F655DC" w:rsidP="00493359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1120,51 +1229,51 @@
                               <w:t xml:space="preserve"> 12.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="43A9AA8D" id="Retângulo: Cantos Arredondados 25" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:254.75pt;margin-top:4.15pt;width:235.25pt;height:75.75pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFV1r08AIAAF0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtv2zAMvg/YfxB0X+2kSfNAnSJI0WFA&#10;0RZNh55lWY6NyZImKXGyXz9Scpz0cRrWgypa5Efy4yPXN/tGkp2wrtYqo4OLlBKhuC5qtcnoz5e7&#10;b1NKnGeqYFIrkdGDcPRm8fXLdWvmYqgrLQthCYAoN29NRivvzTxJHK9Ew9yFNkLBY6ltwzyIdpMU&#10;lrWA3shkmKZXSattYazmwjn4ehsf6SLgl6Xg/rEsnfBEZhRi8+G04czxTBbXbL6xzFQ178Jg/xBF&#10;w2oFTnuoW+YZ2dr6A1RTc6udLv0F102iy7LmIuQA2QzSd9msK2ZEyAXIcaanyf0/WP6wW5snCzS0&#10;xs0dXDGLfWkb/A/xkX0g69CTJfaecPg4nE0nV5MxJRzeZlfDdDhGNpOTtbHOfxe6IXjJqNVbVTxD&#10;RQJRbHfvfNQ/6qFHp2Vd3NVSBgG7QKykJTsG9cs3g87DGy2pSAvhTMcQzEcIu8l7gHR1ORtffsSA&#10;mKVCUxE6BgJDQW+9sOuqaEkut/aZFRkdp9MUuqioMZ/L6SAK0E7DSYp/lDC5gTnwkhKr/Wvtq1BD&#10;JA8hMdM+mlwy/ityIU3FYo6jAHPiBbQDp30wQTqLMznVLdz8QQp0JdWzKEldYKUiLW/JZJwL5Qfx&#10;qWKFiP7HZ/7DECL9wWcAROQSqtNjdwCfY8c0On00jXH3xpGU3k2M4BhYNO4tgmetfG/c1ErbzzKT&#10;kFXnOepD+GfU4NXv8z1wAwsLNfFLrovDk8WihXZ3ht/VUKx75vwTs7ASoLaw5vwjHKXU0HC6u1FS&#10;afvns++oD5MKr5S0sGIy6n5vmRWUyB8KZng2GI1wJwVhNJ4MQbDnL/n5i9o2Kw1TMICFani4or6X&#10;x2tpdfMK23CJXuGJKQ6+M8q9PQorH1cf7FMulsugBnvIMH+v1oYjOPKMbfqyf2XWdKPrYegf9HEd&#10;sfm74Y26aKn0cut1WYfJPvHaVQB2WGilbt/ikjyXg9bpV2HxFwAA//8DAFBLAwQUAAYACAAAACEA&#10;NBp4R90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFGHR1AS4lS8pcKJ&#10;tBJXN16SCHsdxW6a/HuWExxHM5r5plzPzooJx9B7UnC5SkAgNd701CrYbV8uMhAhajLaekIFCwZY&#10;V6cnpS6MP9IHTnVsBZdQKLSCLsahkDI0HTodVn5AYu/Lj05HlmMrzaiPXO6svEqSW+l0T7zQ6QEf&#10;O2y+64Pj3blepgcbenvzvny+6rf0+Yk2Sp2fzfd3ICLO8S8Mv/iMDhUz7f2BTBBWQZrkKUcVZNcg&#10;2M+zhL/tOZjmGciqlP8fVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARVda9PACAABd&#10;BgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANBp4R90A&#10;AAAJAQAADwAAAAAAAAAAAAAAAABKBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFQG&#10;AAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="43A9AA8D" id="Retângulo: Cantos Arredondados 25" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:254.75pt;margin-top:4.15pt;width:235.25pt;height:75.75pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChVDxIGwMAAJsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxC8N5IdO14QOTAcpCgQ&#10;JIGdImeKoiyhFIcl6a2f01/pj3VIyrKznIrmwHDEmTczbxZf3+wbSbbC2BpURnsXKSVCcShqtc7o&#10;9+e7L2NKrGOqYBKUyOhBWHoz+/zpeqenog8VyEIYgiDKTnc6o5VzepoklleiYfYCtFD4WIJpmEPR&#10;rJPCsB2iNzLpp+lVsgNTaANcWItfb+MjnQX8shTcPZalFY7IjGJsLpwmnLk/k9k1m64N01XN2zDY&#10;P0TRsFqh0w7qljlGNqZ+B9XU3ICF0l1waBIoy5qLkANm00vfZLOqmBYhFyTH6o4m+/9g+cP2yZC6&#10;yGh/SIliDdZoKdyf32q9kTAlC6YcWDI3RhSAVSxQQE2kbaftFK1X+sm0ksWr52Bfmsb/x+zIPlB9&#10;6KgWe0c4fuxPxqOrEbrk+Da56qcRNDlZa2PdVwEN8ZeMGtioYon1DDSz7b116Bb1j3reowVZF3e1&#10;lEHwPSQW0pAtw+rn654PGy1eaUlFdhjOeIjBvIcw67wDSBeXk+HlewxElMqbitBvGJgXYOOEWVXF&#10;juRyY5YMGR6m4xR7sKh9PpfjXhSwGfuj1P9RwuQap8hJSgy4l9pVoQM8eR7SZ9pFk0vGf0QupK5Y&#10;zHEQYE68oHbIuAsmSGdxJr6KsW7h5g5SeFdSLUWJbeErFWl5TSbjXCjXi08VK0T0PzzzH0bY0x98&#10;BkCPXGJ1OuwW4GPsmEar701j3J1xJKVzEyM4BhaNO4vgGZTrjJtagfkoM4lZtZ6jPoZ/Ro2/un2+&#10;DyMTNP2XHIoDjhEWLbS71fyuxmLdM+uemMGFgrXFJeke8SglYMNBe6OkAvPro+9eH+ccXynZ4YLK&#10;qP25YUZQIr8p3ACT3mDgN1oQBsNRHwVz/pKfv6hNswCcgh6uY83D1es7ebyWBpoX3KVz7xWfmOLo&#10;O6PcmaOwcHFx4jbmYj4ParjFNHP3aqW5B/c8+zZ93r8wo9vRdTj0D3BcZmz6ZnijrrdUMN84KOsw&#10;2Sde2wrgBgyt1G5rv2LP5aB1+k2Z/QUAAP//AwBQSwMEFAAGAAgAAAAhADQaeEfdAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhRh0dQEuJUvKXCibQSVzdekgh7HcVumvx7&#10;lhMcRzOa+aZcz86KCcfQe1JwuUpAIDXe9NQq2G1fLjIQIWoy2npCBQsGWFenJ6UujD/SB051bAWX&#10;UCi0gi7GoZAyNB06HVZ+QGLvy49OR5ZjK82oj1zurLxKklvpdE+80OkBHztsvuuD4925XqYHG3p7&#10;8758vuq39PmJNkqdn833dyAizvEvDL/4jA4VM+39gUwQVkGa5ClHFWTXINjPs4S/7TmY5hnIqpT/&#10;H1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKFUPEgbAwAAmwYAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADQaeEfdAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAdQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB/BgAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3347BA3F" w14:textId="0EBF3794" w:rsidR="00F805B6" w:rsidRPr="004B4946" w:rsidRDefault="000458F7" w:rsidP="009A7899">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004B4946">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -1654,51 +1763,51 @@
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:color w:val="0C3953"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="2F3C6827" id="Retângulo: Cantos Arredondados 14" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-52.05pt;margin-top:11.65pt;width:147.75pt;height:62.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClUZMy9AIAAF0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtv2zAMvg/YfxB0X22ncZMGdYogRYcB&#10;RRs0HXqWZTkWJkuapMTJfv0oyXHSx2lYD6poUh/Jj4/c3O5bgXbMWK5kgbOLFCMmqaq43BT458v9&#10;tylG1hFZEaEkK/CBWXw7//rlptMzNlKNEhUzCECknXW6wI1zepYkljasJfZCaSZBWSvTEgei2SSV&#10;IR2gtyIZpelV0ilTaaMosxa+3kUlngf8umbUPdW1ZQ6JAkNsLpwmnKU/k/kNmW0M0Q2nfRjkH6Jo&#10;CZfgdIC6I46greEfoFpOjbKqdhdUtYmqa05ZyAGyydJ32awbolnIBcixeqDJ/j9Y+rhb65UBGjpt&#10;ZxauPot9bVr/H+JD+0DWYSCL7R2i8DGbTq7GoxwjCrrJdTYd557N5PRaG+u+M9UifymwUVtZPUNF&#10;AlFk92BdtD/aeY9WCV7dcyGC4LuALYVBOwL1KzdZ7+GNlZCoK/Bomk/ygPxGac2mHADS5eV1fvkR&#10;A2IW0jtkoWMgsJD81jGzbqoOlWJrnklV4DydptBFFff5XE6zKEA7jSap/8OIiA3MgRMYGeVeuWtC&#10;DT15HtJnOkRTCkJ/RS6EbkjMcRxgTryAdeBUHYMJ0lmcyalu4eYOgnlXQj6zGvEKKjWKtLwlk1DK&#10;pMuiqiEVi/7zM/9hCD39wWcA9Mg1VGfA7gE+x45p9Pb+aYx7eBxJGdzECI6BxcfDi+BZSTc8brlU&#10;5rPMBGTVe472EP4ZNf7q9uUeuPHUgKX/UqrqsDK+aKHdrab3HIr1QKxbEQMrAWoLa849wVELBQ2n&#10;+htGjTJ/Pvvu7WFSQYtRByumwPb3lhiGkfghYYavs/HY76QgjPPJCARzrinPNXLbLhVMQQYLVdNw&#10;9fZOHK+1Ue0rbMOF9woqIin4LjB15igsXVx9sE8pWyyCGewhTdyDXGvqwT3Pvk1f9q/E6H50HQz9&#10;ozquIzJ7N7zR1r+UarF1quZhsk+89hWAHRZaqd+3fkmey8Hq9Ksw/wsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFgybhXfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNy2pFtBozSd&#10;+JYGJwoSV681bUXiVE3Wtf+e7AQ3W370vo/z7WSNGGnwnWMNyVKBIK5c3XGj4fPjebEB4QNyjcYx&#10;aZjJw7Y4P8sxq92R32ksQyNiCPsMNbQh9JmUvmrJol+6njjevt1gMcR1aGQ94DGGWyNXSl1Lix3H&#10;hhZ7emip+ikPNvZO5TzeG9+Z9G3+esHXq6dH3ml9eTHd3YIINIU/GE76UR2K6LR3B669MBoWiUqT&#10;yGpYrdcgTsRNkoLYxyHdKJBFLv//UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApVGT&#10;MvQCAABdBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;WDJuFd8AAAALAQAADwAAAAAAAAAAAAAAAABOBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAFoGAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="2F3C6827" id="Retângulo: Cantos Arredondados 14" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-52.05pt;margin-top:11.65pt;width:147.75pt;height:62.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIhJ4yIAMAAJsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtu2zAQ3RfoHQjuG31ixY4ROTAcpCgQ&#10;JIGdImuKoiyhFMmSlOX0OL1KL9YhKcvOZ1U0C4ajGb6ZefPx1fW+5WjHtGmkyHFyFmPEBJVlI7Y5&#10;/v50+2WGkbFElIRLwXL8wgy+Xnz+dNWrOUtlLXnJNAIQYea9ynFtrZpHkaE1a4k5k4oJUFZSt8SC&#10;qLdRqUkP6C2P0ji+iHqpS6UlZcbA15ugxAuPX1WM2oeqMswinmOIzfpT+7NwZ7S4IvOtJqpu6BAG&#10;+YcoWtIIcDpC3RBLUKebd1BtQ7U0srJnVLaRrKqGMp8DZJPEb7LZ1EQxnwuQY9RIk/l/sPR+96hR&#10;U0LtJhgJ0kKN1sz++S22HZdztCLCSoOWWrNSQhVLEMASaOuVmcPrjXrUg2Tg6jjYV7p1/yE7tPdU&#10;v4xUs71FFD4ms+nFJM0woqCbXiazSeZAo+NrpY39ymSL3CXHWnaiXEM9Pc1kd2dssD/YOY9G8qa8&#10;bTj3gushtuIa7QhUv9gmg4dXVlygPsfpLJtmHvmV0uhtMQLEq/PL7Pw9BsTMhXPIfL9BYD75zjK9&#10;qcseFbzTawIMZ/Eshh4sG5fP+SwJAjRjOo3dH0aEb2GKLMdIS/vc2Np3gCPPQbpMx2gKTuiPwAVX&#10;NQk5TjzMkRew9pzKQzBeOokzclUMdfM3+8KZc8XFmlXQFlCpNNDymkxCKRM2CaqalCz4z078+xF2&#10;9HufHtAhV1CdEXsA+Bg7pDHYu6ch7vFxIGV0EyI4BBYejy+8Zyns+LhthNQfZcYhq8FzsIfwT6hx&#10;V7sv9n5kUmfpvhSyfIExgqL5djeK3jZQrDti7CPRsFCgtrAk7QMcFZfQcHK4YVRL/euj784e5hy0&#10;GPWwoHJsfnZEM4z4NwEb4DKZTNxG88Ikm6Yg6FNNcaoRXbuSMAUJrGNF/dXZW364Vlq2z7BLl84r&#10;qIig4DvH1OqDsLJhccI2pmy59GawxRSxd2KjqAN3PLs2fdo/E62G0bUw9PfysMzI/M3wBlv3Ushl&#10;Z2XV+Mk+8jpUADagb6VhW7sVeyp7q+NvyuIvAAAA//8DAFBLAwQUAAYACAAAACEAWDJuFd8AAAAL&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3LakW0GjNJ34lgYnChJXrzVtReJU&#10;Tda1/57sBDdbfvS+j/PtZI0YafCdYw3JUoEgrlzdcaPh8+N5sQHhA3KNxjFpmMnDtjg/yzGr3ZHf&#10;aSxDI2II+ww1tCH0mZS+asmiX7qeON6+3WAxxHVoZD3gMYZbI1dKXUuLHceGFnt6aKn6KQ829k7l&#10;PN4b35n0bf56wderp0feaX15Md3dggg0hT8YTvpRHYrotHcHrr0wGhaJSpPIalit1yBOxE2SgtjH&#10;Id0okEUu//9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAIhJ4yIAMAAJsGAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYMm4V3wAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAAHoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAhgYAAAAA&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2BD872AE" w14:textId="0CCA9785" w:rsidR="00FB5A94" w:rsidRPr="00F9502D" w:rsidRDefault="00C8494F" w:rsidP="009A7899">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -2008,51 +2117,51 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="42BC71A0" id="Retângulo: Cantos Arredondados 19" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-47.95pt;margin-top:41.8pt;width:302.9pt;height:124.25pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpcIQWBQMAAIIGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtv2zAMvg/YfxB0X23n0TxQpwhSdBjQ&#10;tUXToWdZlmNjsqRJcpzs14+SbCftchp2cUSR/Eh+FJmb20PN0Z5pU0mR4uQqxogJKvNK7FL84/X+&#10;yxwjY4nICZeCpfjIDL5dff5006olG8lS8pxpBCDCLFuV4tJatYwiQ0tWE3MlFROgLKSuiQVR76Jc&#10;kxbQax6N4vg6aqXOlZaUGQO3d0GJVx6/KBi1T0VhmEU8xZCb9V/tv5n7RqsbstxposqKdmmQf8ii&#10;JpWAoAPUHbEENbr6C6quqJZGFvaKyjqSRVFR5muAapL4QzXbkijmawFyjBpoMv8Plj7ut+pZAw2t&#10;MksDR1fFodC1+4X80MGTdRzIYgeLKFyO55Pr6/EEIwq6ZDqbj5KFozM6uStt7Fcma+QOKdayEfkL&#10;tMQzRfYPxgb73s6FNJJX+X3FuRfcM2AbrtGeQAOzXeJdeVN/l3m4W0zj2LcR4vpX48x9Fu+QuEBt&#10;ikfz6WzqId4pjd5lQ5B4M15Mx10lZ2aAz4VLivlnBcl7hhrL9LbMW5TxRr+QPMXTeA4ZobxyNY/n&#10;SRDgzY1mkKqTCN/BsFiOkZb2rbKlb7Rj2EE6NoZsMk7oT39NuCpJqHniYU7c9RXLPhlf/1me0am5&#10;/mSPnLlQXLywAlU5tHMUaHlPOKGUCRtINyXJWYjvKL/MuQd0yAV0cMDuAC5jhzI6e+ca8h6cAylD&#10;a0MGfWLBefDwkaWwg3NdCakvVcahqi5ysAfKzqhxR3vIDsAN9NBZuptM5sdn7ZrmZ8Ioel9Bsx6I&#10;sc9Ew96A3sIutE/wKbiEBye7E0al1L8v3Tt7GGfQYtTCHkqx+dUQzTDi3wQM+iKZTNzi8sJkOhuB&#10;oM812blGNPVGwqQksHUV9Udnb3l/LLSs32Blrl1UUBFBIXaKqdW9sLFhP8LSpWy99mawrBSxD2Kr&#10;qAN3PLtn+np4I1p1421hMzzKfmeR5YcBD7bOU8h1Y2VR+ek/8dp1ABadf77dUnab9Fz2Vqe/jtUf&#10;AAAA//8DAFBLAwQUAAYACAAAACEABiBda98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUoD&#10;MRCG74LvEEbw1ibt0tJdN1tEEEEQtS14TTfjbjCZLJu0Xd/e8aTHmfn45/vr7RS8OOOYXCQNi7kC&#10;gdRG66jTcNg/zjYgUjZkjY+EGr4xwba5vqpNZeOF3vG8y53gEEqV0dDnPFRSprbHYNI8Dkh8+4xj&#10;MJnHsZN2NBcOD14ulVrLYBzxh94M+NBj+7U7BQ1RBuUPw8uHe35VynpDb3v3pPXtzXR/ByLjlP9g&#10;+NVndWjY6RhPZJPwGmblqmRUw6ZYg2BgpUpeHDUUxXIBsqnl/wrNDwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDpcIQWBQMAAIIGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAGIF1r3wAAAAoBAAAPAAAAAAAAAAAAAAAAAF8FAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAawYAAAAA&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="42BC71A0" id="Retângulo: Cantos Arredondados 19" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-47.95pt;margin-top:41.8pt;width:302.9pt;height:124.25pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN3CF4MAMAAMAGAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxC8N/IaL4gcGA5SFEiT&#10;wE6RM01RllCKw5KUl35Of6U/1iEpy07qU9GLzCFn3sy8WXxzu68k2QpjS1Ap7V51KBGKQ1aqTUq/&#10;vdx/GlNiHVMZk6BESg/C0tvZxw83Oz0VPShAZsIQBFF2utMpLZzT0ySxvBAVs1eghcLHHEzFHIpm&#10;k2SG7RC9kkmv07lOdmAybYALa/H2Lj7SWcDPc8HdU55b4YhMKcbmwteE79p/k9kNm24M00XJmzDY&#10;P0RRsVKh0xbqjjlGalP+BVWV3ICF3F1xqBLI85KLkANm0+28y2ZVMC1CLkiO1S1N9v/B8sftsyFl&#10;hrWbUKJYhTVaCvf7l9rUEqZkwZQDS+bGiAywihkKqIm07bSdovVKP5tGsnj0HOxzU/lfzI7sA9WH&#10;lmqxd4TjZX88uL7uDyjh+NYdjsa9iJqczLWx7rOAivhDSg3UKltiQQPPbPtgHfpF/aOed2lBltl9&#10;KWUQfBOJhTRky7D86003mMq6+gpZvJsMO53QBIgTes6rB9Q3SFKRXUp74+FoGCDePFqzWbdOOov+&#10;ZNj3/HjEUzQoSeWDEqEpMfjAUO2EWRXZjqxlbZYMyzDsjDEikpU+5/64GwXs2N4IQ/USkxscNScp&#10;MeBeS1eENvEMe0jPRhvNWjL+PVwzqQsWcx4EmBN3x4zhGEyI/SzOxJc6Fjec3EEK70qqpcixd7Cc&#10;vUjLW8IZ50K5SLotWCaif0/5Zc4DoEfOsYItdgNwGTum0eh70xh3axxJaUsbIzgGFo1bi+AZlGuN&#10;q1KBuZSZxKwaz1EfKTujxh/dfr0PcxWawd+sITvgrGHRwkxYze9LLNYDs+6ZGdw6WFvcpO4JP7kE&#10;bDhoTpQUYH5euvf6uAzwlZIdbrGU2h81M4IS+UXhmph0BwO/9oIwGI56KJjzl/X5i6qrBeCkdHFn&#10;ax6OXt/J4zE3UL3iwp17r/jEFEffKeXOHIWFi9sVVzYX83lQw1WnmXtQK809uOfZt+nL/pUZ3Yy3&#10;w83wCMeNx6bvBjzqeksF89pBXobpP/HaVADXZGjfZqX7PXwuB63TH8/sDwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAYgXWvfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKAzEQhu+C7xBG8NYm7dLS&#10;XTdbRBBBELUteE03424wmSybtF3f3vGkx5n5+Of76+0UvDjjmFwkDYu5AoHURuuo03DYP842IFI2&#10;ZI2PhBq+McG2ub6qTWXjhd7xvMud4BBKldHQ5zxUUqa2x2DSPA5IfPuMYzCZx7GTdjQXDg9eLpVa&#10;y2Ac8YfeDPjQY/u1OwUNUQblD8PLh3t+Vcp6Q29796T17c10fwci45T/YPjVZ3Vo2OkYT2ST8Bpm&#10;5apkVMOmWINgYKVKXhw1FMVyAbKp5f8KzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;jdwheDADAADABgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEABiBda98AAAAKAQAADwAAAAAAAAAAAAAAAACKBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAJYGAAAAAA==&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="416A8E14" w14:textId="77777777" w:rsidR="00D1793A" w:rsidRPr="00D1793A" w:rsidRDefault="00D1793A" w:rsidP="00D1793A">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D1793A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -2244,51 +2353,51 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> e vírgula.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="30402C3B" id="Retângulo: Cantos Arredondados 15" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:335.55pt;margin-top:1.65pt;width:147.75pt;height:49.8pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD77Bh79wIAAF0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxC8N1q8xDEiB4aDFAWC&#10;JIhT5ExRlEWUIlmStux+fYekLDvLqWgODEczfDPzZvH1zb4VaMeM5UoWOLtIMWKSqorLTYF/vtx9&#10;m2FkHZEVEUqyAh+YxTeLr1+uOz1nuWqUqJhBACLtvNMFbpzT8ySxtGEtsRdKMwnKWpmWOBDNJqkM&#10;6QC9FUmeptOkU6bSRlFmLXy9jUq8CPh1zah7rGvLHBIFhthcOE04S38mi2sy3xiiG077MMg/RNES&#10;LsHpAHVLHEFbwz9AtZwaZVXtLqhqE1XXnLKQA2STpe+yWTdEs5ALkGP1QJP9f7D0YbfWTwZo6LSd&#10;W7j6LPa1af1/iA/tA1mHgSy2d4jCx2x2OR3nE4wo6KajfDwNbCan19pY952pFvlLgY3ayuoZKhKI&#10;Irt768At2B/tvEerBK/uuBBB8F3AVsKgHYH6lZvM1wtevLESEnUFzmeTy0lAfqO0ZlMOAOlqdDUZ&#10;fcQARCG9QxY6BgILyW8dM+um6lAptuaZVAWepLMUuqjiPp/RLIsCtFN+mfo/jIjYwBw4gZFR7pW7&#10;JtTQk+chfaZDNKUg9FfkQuiGxBzHAebEC1iHjNUxmCCdxZmc6hZu7iCYdyXkM6sRr6BSeaTlLZmE&#10;UiZdFlUNqVj0PznzH4bQ0x98BkCPXEN1Buwe4HPsmEZv75/GuIfHkZTBTYzgGFh8PLwInpV0w+OW&#10;S2U+y0xAVr3naA/hn1Hjr25f7oGbAo+9pf9SqurwZHzRQrtbTe84FOueWPdEDKwEqC2sOfcIRy0U&#10;NJzqbxg1yvz57Lu3h0kFLUYdrJgC299bYhhG4oeEGb7KxmO/k4IwnlzmIJhzTXmukdt2pWAKMlio&#10;moart3fieK2Nal9hGy69V1ARScF3gakzR2Hl4uqDfUrZchnMYA9p4u7lWlMP7nn2bfqyfyVG96Pr&#10;YOgf1HEdkfm74Y22/qVUy61TNQ+TfeK1rwDssNBK/b71S/JcDlanX4XFXwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAB6fa1veAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyokxZC&#10;G+JUvCVg1YDE1o2HJMIeR7GbJn/PsILl6B7de6bYTs6KEYfQeVKQLhIQSLU3HTUKPt6fLtYgQtRk&#10;tPWECmYMsC1PTwqdG3+kHY5VbASXUMi1gjbGPpcy1C06HRa+R+Lsyw9ORz6HRppBH7ncWblMkkw6&#10;3REvtLrH+xbr7+rgeHeq5vHOhs5evs2fz/r16vGBXpQ6P5tub0BEnOIfDL/6rA4lO+39gUwQVkF2&#10;naaMKlitQHC+ybIMxJ7BZLkBWRby/wflDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7&#10;7Bh79wIAAF0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAen2tb3gAAAAkBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="30402C3B" id="Retângulo: Cantos Arredondados 15" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:335.55pt;margin-top:1.65pt;width:147.75pt;height:49.8pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg1RWgIgMAAJsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxC8N1q8xDEiB4aDFAWC&#10;JLBT5ExRlCWUIlmSsux+Tn+lP9YhKcvOciqaA8MRZ97MvFl8fbNvONoxbWopMpxcxBgxQWVRi22G&#10;vz/ffZlhZCwRBeFSsAwfmME3i8+frjs1Z6msJC+YRgAizLxTGa6sVfMoMrRiDTEXUjEBj6XUDbEg&#10;6m1UaNIBesOjNI6nUSd1obSkzBj4ehse8cLjlyWj9rEsDbOIZxhis/7U/szdGS2uyXyriapq2odB&#10;/iGKhtQCnA5Qt8QS1Or6HVRTUy2NLO0FlU0ky7KmzOcA2STxm2w2FVHM5wLkGDXQZP4fLH3YPWlU&#10;F1C7CUaCNFCjNbN/fotty+UcrYiw0qCl1qyQUMUCBNAE2jpl5mC9UU+6lwxcHQf7UjfuP2SH9p7q&#10;w0A121tE4WMyu5yOU3BJ4W06SsdTX4voZK20sV+ZbJC7ZFjLVhRrqKenmezujQW3oH/Ucx6N5HVx&#10;V3PuBddDbMU12hGofr5NXNhg8UqLC9RlOJ1NLice+dWj0dt8AIhXo6vJ6D0GIHLhHDLfbxCYT761&#10;TG+qokM5b/WaAMOTeBZDDxa1y2c0S4IAzZhexu4PI8K3MEWWY6Slfalt5TvAkecgXaZDNDkn9Efg&#10;gquKhBzHHubEC2j7jOUxGC+dxRm5Koa6+Zs9cOZccbFmJbQFVCoNtLwmk1DKhE3CU0UKFvxPzvz7&#10;EXb0e58e0CGXUJ0Buwf4GDuk0es70xD3YBxIGdyECI6BBePBwnuWwg7GTS2k/igzDln1noM+hH9G&#10;jbvafb73IzN2mu5LLosDjBEUzbe7UfSuhmLdE2OfiIaFArWFJWkf4Si5hIaT/Q2jSupfH313+jDn&#10;8IpRBwsqw+ZnSzTDiH8TsAGukvHYbTQvjCeXKQj6/CU/fxFts5IwBQmsY0X91elbfryWWjYvsEuX&#10;zis8EUHBd4ap1UdhZcPihG1M2XLp1WCLKWLvxUZRB+54dm36vH8hWvWja2HoH+RxmZH5m+ENus5S&#10;yGVrZVn7yT7x2lcANqBvpX5buxV7Lnut02/K4i8AAAD//wMAUEsDBBQABgAIAAAAIQAen2tb3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJMWQhviVLwlYNWAxNaNhyTC&#10;HkexmyZ/z7CC5ege3Xum2E7OihGH0HlSkC4SEEi1Nx01Cj7eny7WIELUZLT1hApmDLAtT08KnRt/&#10;pB2OVWwEl1DItYI2xj6XMtQtOh0Wvkfi7MsPTkc+h0aaQR+53Fm5TJJMOt0RL7S6x/sW6+/q4Hh3&#10;qubxzobOXr7Nn8/69erxgV6UOj+bbm9ARJziHwy/+qwOJTvt/YFMEFZBdp2mjCpYrUBwvsmyDMSe&#10;wWS5AVkW8v8H5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4NUVoCIDAACbBgAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHp9rW94AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAAB8BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIcGAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0057C1A6" w14:textId="4D43BCFD" w:rsidR="00FB5A94" w:rsidRPr="00F9502D" w:rsidRDefault="00FB5A94" w:rsidP="00705793">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0C3953"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F9502D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Palavras-chave devem ser separadas por ponto</w:t>
                       </w:r>
                       <w:r w:rsidR="00194B35">
                         <w:rPr>
@@ -2839,51 +2948,51 @@
                               <w:t>Esta parte do trabalho deve ser escrita com espaçamento 1,5 cm entre linhas, Parágrafo justificado, Fonte Times New Roman, Tamanho 12.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="18130FE1" id="Retângulo: Cantos Arredondados 16" o:spid="_x0000_s1031" style="position:absolute;margin-left:41.95pt;margin-top:-60.75pt;width:370.5pt;height:32.9pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNj92H8wIAAF0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVd9v2yAQfp+0/wHxvtpO4iaN6lRRqk6T&#10;qrZqOvUZYxyjYWBA4mR//Q5wnPTH07Q8EI47vrv7jjtf3+xbgXbMWK5kgbOLFCMmqaq43BT458vd&#10;txlG1hFZEaEkK/CBWXyz+PrlutNzNlKNEhUzCECknXe6wI1zep4kljasJfZCaSZBWSvTEgei2SSV&#10;IR2gtyIZpell0ilTaaMosxZOb6MSLwJ+XTPqHuvaModEgSE2F1YT1tKvyeKazDeG6IbTPgzyD1G0&#10;hEtwOkDdEkfQ1vAPUC2nRllVuwuq2kTVNacs5ADZZOm7bNYN0SzkAuRYPdBk/x8sfdit9ZMBGjpt&#10;5xa2Pot9bVr/D/GhfSDrMJDF9g5ROJxM03ycA6cUdJNsejnOPZvJ6bY21n1nqkV+U2CjtrJ6hooE&#10;osju3rpof7TzHq0SvLrjQgTBvwK2EgbtCNSv3GS9hzdWQqKuwKNZPs0D8hulNZtyAEhX46t8/BED&#10;YhbSO2ThxUBgIfmtY2bdVB0qxdY8k6rAeTpLIeOK+3zGsywK8JxG09T/MCJiA33gBEZGuVfumlBD&#10;T56H9JkO0ZSC0F+RC6EbEnOcBJgTL2AdOFXHYIJ0FmdyqlvYuYNg3pWQz6xGvIJKjSItb8kklDLp&#10;sqhqSMWi//zMf2hCT3/wGQA9cg3VGbB7gM+xYxq9vb8a4x4uR1IGNzGCY2Dx8nAjeFbSDZdbLpX5&#10;LDMBWfWeoz2Ef0aN37p9uQduoKDe0p+Uqjo8GV+08NytpnccinVPrHsiBkYC1BbGnHuEpRYKHpzq&#10;dxg1yvz57NzbQ6eCFqMORkyB7e8tMQwj8UNCD19lkwnAuiBM8ukIBHOuKc81ctuuFHRBBgNV07D1&#10;9k4ct7VR7StMw6X3CioiKfguMHXmKKxcHH0wTylbLoMZzCFN3L1ca+rBPc/+mb7sX4nRfes6aPoH&#10;dRxHZP6ueaOtvynVcutUzUNnn3jtKwAzLDylft76IXkuB6vTV2HxFwAA//8DAFBLAwQUAAYACAAA&#10;ACEAH6RqYN4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+EMBCG7yb+h2ZMvO0WcFFEysbP&#10;TdSTaOK1CyMQ2ymhXRb+veNJj/POk/ej2M7WiAlH3ztSEK8jEEi1a3pqFXy8P60yED5oarRxhAoW&#10;9LAtT08KnTfuSG84VaEVbEI+1wq6EIZcSl93aLVfuwGJf19utDrwObayGfWRza2RSRRdSqt74oRO&#10;D3jfYf1dHSznztUy3Rnfm83r8rnTL+njAz0rdX42396ACDiHPxh+63N1KLnT3h2o8cIoyC6umVSw&#10;ipM4BcFElmxY2rOUplcgy0L+31D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI2P3Yfz&#10;AgAAXQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB+k&#10;amDeAAAACwEAAA8AAAAAAAAAAAAAAAAATQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AABYBgAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="18130FE1" id="Retângulo: Cantos Arredondados 16" o:spid="_x0000_s1031" style="position:absolute;margin-left:41.95pt;margin-top:-60.75pt;width:370.5pt;height:32.9pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANhaDqHwMAAJsGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtu2zAQ3RfoHQjuG0m2FTtG5MBwkKJA&#10;kAR2iqwpirKEUiRLUpbd4/QqvViHpCw7n1XRLBiOZvhm5s3H1zf7hqMd06aWIsPJRYwRE1QWtdhm&#10;+Pvz3ZcZRsYSURAuBcvwgRl8s/j86bpTczaSleQF0whAhJl3KsOVtWoeRYZWrCHmQiomQFlK3RAL&#10;ot5GhSYdoDc8GsXxZdRJXSgtKTMGvt4GJV54/LJk1D6WpWEW8QxDbNaf2p+5O6PFNZlvNVFVTfsw&#10;yD9E0ZBagNMB6pZYglpdv4NqaqqlkaW9oLKJZFnWlPkcIJskfpPNpiKK+VyAHKMGmsz/g6UPuyeN&#10;6gJqd4mRIA3UaM3sn99i23I5RysirDRoqTUrJFSxAAEsgbZOmTm83qgn3UsGro6Dfakb9x+yQ3tP&#10;9WGgmu0tovBxMo3TcQoVoaCbJNPLcepAo9NrpY39ymSD3CXDWraiWEM9Pc1kd29ssD/aOY9G8rq4&#10;qzn3gushtuIa7QhUP98mvYdXVlygLsOjWTpNPfIrpdHbfACIV+OrdPweA2Lmwjlkvt8gMJ98a5ne&#10;VEWHct7qNQGG03gWQ8ZF7fIZz5IgQDOOprH7w4jwLUyR5RhpaV9qW/kOcOQ5SJfpEE3OCf0RuOCq&#10;IiHHiYc58QLWnlN5DMZLZ3FGroqhbv5mD5w5V1ysWQltAZUaBVpek0koZcImQVWRggX/6Zl/P8KO&#10;fu/TAzrkEqozYPcAH2OHNHp79zTEPTwOpAxuQgTHwMLj4YX3LIUdHje1kPqjzDhk1XsO9hD+GTXu&#10;avf53o+Mb1n3JZfFAcYIiubb3Sh6V0Ox7omxT0TDQoHawpK0j3CUXELDyf6GUSX1r4++O3uYc9Bi&#10;1MGCyrD52RLNMOLfBGyAq2QyAVjrhUk6HYGgzzX5uUa0zUrCFCSwjhX1V2dv+fFaatm8wC5dOq+g&#10;IoKC7wxTq4/CyobFCduYsuXSm8EWU8Tei42iDtzx7Nr0ef9CtOpH18LQP8jjMiPzN8MbbN1LIZet&#10;lWXtJ/vEa18B2IC+lfpt7VbsueytTr8pi78AAAD//wMAUEsDBBQABgAIAAAAIQAfpGpg3gAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4QwEIbvJv6HZky87RZwUUTKxs9N1JNo4rULIxDbKaFd&#10;Fv6940mP886T96PYztaICUffO1IQryMQSLVremoVfLw/rTIQPmhqtHGEChb0sC1PTwqdN+5IbzhV&#10;oRVsQj7XCroQhlxKX3dotV+7AYl/X260OvA5trIZ9ZHNrZFJFF1Kq3vihE4PeN9h/V0dLOfO1TLd&#10;Gd+bzevyudMv6eMDPSt1fjbf3oAIOIc/GH7rc3UoudPeHajxwijILq6ZVLCKkzgFwUSWbFjas5Sm&#10;VyDLQv7fUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADYWg6h8DAACbBgAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH6RqYN4AAAALAQAADwAA&#10;AAAAAAAAAAAAAAB5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIQGAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="76FF48BB" w14:textId="4694C91F" w:rsidR="00FB5A94" w:rsidRPr="00F9502D" w:rsidRDefault="00FB5A94" w:rsidP="00705793">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0C3953"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F9502D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Esta parte do trabalho deve ser escrita com espaçamento 1,5 cm entre linhas, Parágrafo justificado, Fonte Times New Roman, Tamanho 12.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -3048,51 +3157,51 @@
                               <w:t xml:space="preserve">A introdução é a seção de abertura do artigo. Nela deve-se constar a delimitação do assunto, o problema de pesquisa, os objetivos, a justificativa (relevância do estudo) e as hipóteses. Também, deve-se apresentar brevemente um resumo de cada seção desenvolvida no trabalho (artigo).  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="0B7DD68D" id="Retângulo: Cantos Arredondados 26" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:180.45pt;margin-top:22.75pt;width:302.9pt;height:68.2pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaf6oJAwMAAIEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVU1v2zAMvQ/YfxB0X+18Ng3qFEGKDgO6&#10;tmg69CzLcmxMljRJidP9+pGS46RdTsMujiiSj+SjyFzf7BtJdsK6WquMDi5SSoTiuqjVJqM/Xu6+&#10;zChxnqmCSa1ERt+EozeLz5+uWzMXQ11pWQhLAES5eWsyWnlv5knieCUa5i60EQqUpbYN8yDaTVJY&#10;1gJ6I5Nhmk6TVtvCWM2Fc3B7G5V0EfDLUnD/WJZOeCIzCrn58LXhm+M3WVyz+cYyU9W8S4P9QxYN&#10;qxUE7aFumWdka+u/oJqaW+106S+4bhJdljUXoQaoZpB+qGZdMSNCLUCOMz1N7v/B8ofd2jxZoKE1&#10;bu7giFXsS9vgL+RH9oGst54ssfeEw+VoNp5OR2NKOOhm02k6HiKbydHbWOe/Ct0QPGTU6q0qnqEj&#10;gSi2u3c+2h/sMKLTsi7uaimDgK9ArKQlOwb9yzeD4Cq3zXddxLurSZqGLkLc8GjQPGTxDkkq0mZ0&#10;OJtcTgLEO6Wzm7wPkq5GV5NRV8mJGeBLhUmJ8Kog+UDQ1gu7roqW5HJrn1mR0Uk6g4xIUWPNo9kg&#10;CvDkhpeQKkpMbmBWvKTEav9a+yr0GQlGSGSjzyaXjP8M10yaisWaxwHmyN2hYn1IJtR/kmdy7G04&#10;+TcpMJRUz6IkdQHdHEZa3hPOOBfKR9JdxQoR4yPl5zkPgIhcQgd77A7gPHYso7NH15h37xxJ6Vsb&#10;MzgkFp17jxBZK987N7XS9lxlEqrqIkd7oOyEGjz6fb4HbjI6RUu8yXXx9mSxaWEknOF3NTTrnjn/&#10;xCysDegtrEL/CJ9SanhwujtRUmn7+9w92sM0g5aSFtZQRt2vLbOCEvlNwZxfDcZj3FtBGE8uhyDY&#10;U01+qlHbZqVhUgawdA0PR7T38nAsrW5eYWMuMSqomOIQO6Pc24Ow8nE9ws7lYrkMZrCrDPP3am04&#10;giPP+Exf9q/Mmm68PSyGB31YWWz+YcCjLXoqvdx6XdZh+o+8dh2APReeb7eTcZGeysHq+M+x+AMA&#10;AP//AwBQSwMEFAAGAAgAAAAhALyukaDeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQ&#10;he+C/yGM4M0mVbt2180WEUQQpNoWvKabcTeYTJZN2q7/3vGkx+F9vPdNvZqCF0cck4ukYT5TIJDa&#10;aB11Gnbbp6sliJQNWeMjoYZvTLBqzs9qU9l4onc8bnInuIRSZTT0OQ+VlKntMZg0iwMSZ59xDCbz&#10;OXbSjubE5cHLa6UKGYwjXujNgI89tl+bQ9AQZVB+N7x+uJe1UtYbetu6Z60vL6aHexAZp/wHw68+&#10;q0PDTvt4IJuE13BTqJJRDbeLBQgGyqK4A7FncjkvQTa1/P9C8wMAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCaf6oJAwMAAIEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQC8rpGg3gAAAAoBAAAPAAAAAAAAAAAAAAAAAF0FAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAaAYAAAAA&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="0B7DD68D" id="Retângulo: Cantos Arredondados 26" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:180.45pt;margin-top:22.75pt;width:302.9pt;height:68.2pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/W1rBLgMAAL8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtu2zAQ3RfoHQjuG8nfOEbkwHCQokCa&#10;BHaKrGmKsoRSHJak/OlxepVerENSVpzUq6IbmUPOvJl58/H1zb6WZCuMrUBltHeRUiIUh7xSm4x+&#10;e777NKHEOqZyJkGJjB6EpTezjx+ud3oq+lCCzIUhCKLsdKczWjqnp0lieSlqZi9AC4WPBZiaORTN&#10;JskN2yF6LZN+mo6THZhcG+DCWry9jY90FvCLQnD3WBRWOCIzirG58DXhu/bfZHbNphvDdFnxNgz2&#10;D1HUrFLotIO6ZY6RxlR/QdUVN2ChcBcc6gSKouIi5IDZ9NJ32axKpkXIBcmxuqPJ/j9Y/rB9MqTK&#10;M9ofU6JYjTVaCvf7l9o0EqZkwZQDS+bGiBywijkKqIm07bSdovVKP5lWsnj0HOwLU/tfzI7sA9WH&#10;jmqxd4Tj5WAyHI8HQ0o4vk3G43TY96DJq7U21n0WUBN/yKiBRuVLrGegmW3vrYv6Rz3v0YKs8rtK&#10;yiD4HhILaciWYfXXm14wlU39FfJ4dzVK09AD6De0nFcPUbxBkorskKDJ6HIUIN48WrNZd07SxeBq&#10;NGgzOVFDfKl8UCL0JAYfCGqcMKsy35G1bMySYRVG6QQjInnlcx5MelHAhu1fYqheYnKDk+YkJQbc&#10;S+XK0CWeYA/p2eiiWUvGv4drJnXJYs7DAPPK3TFjOAYT8j+JM/GVjrUNJ3eQwruSaikKbB2sZj/S&#10;8pZwxrlQLpJuS5aL6N9Tfp7zAOiRC6xgh90CnMeOabT63jTG3RlHUrrSxgiOgUXjziJ4BuU647pS&#10;YM5lJjGr1nPUR8pOqPFHt1/vw1h1s7KG/ICjhkULI2E1v6uwWPfMuidmcOlgbXGRukf8FBKw4aA9&#10;UVKC+Xnu3uvjLsBXSna4xDJqfzTMCErkF4Vb4qo3HPqtF4Th6LKPgjl9WZ++qKZeAE5KD1e25uHo&#10;9Z08HgsD9Qvu27n3ik9McfSdUe7MUVi4uFxxY3Mxnwc13HSauXu10tyDe559mz7vX5jR7Xg7XAwP&#10;cFx4bPpuwKOut1QwbxwUVZh+z3Tkta0AbsnQvu1G92v4VA5ar/87sz8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQC8rpGg3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BSwMxEIXvgv8hjODNJlW7dtfN&#10;FhFEEKTaFrymm3E3mEyWTdqu/97xpMfhfbz3Tb2aghdHHJOLpGE+UyCQ2mgddRp226erJYiUDVnj&#10;I6GGb0ywas7PalPZeKJ3PG5yJ7iEUmU09DkPlZSp7TGYNIsDEmefcQwm8zl20o7mxOXBy2ulChmM&#10;I17ozYCPPbZfm0PQEGVQfje8friXtVLWG3rbumetLy+mh3sQGaf8B8OvPqtDw077eCCbhNdwU6iS&#10;UQ23iwUIBsqiuAOxZ3I5L0E2tfz/QvMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAf1ta&#10;wS4DAAC/BgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;vK6RoN4AAAAKAQAADwAAAAAAAAAAAAAAAACIBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAJMGAAAAAA==&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2FAF44F2" w14:textId="1B5CA255" w:rsidR="001F062A" w:rsidRPr="00D1793A" w:rsidRDefault="001F062A" w:rsidP="00705793">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001F062A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -3384,51 +3493,51 @@
                               <w:t>.4, ...) para concatenar as ideias e subdividir melhor os assuntos abordados.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="336205FE" id="Retângulo: Cantos Arredondados 27" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:224.75pt;margin-top:1.7pt;width:247.8pt;height:147.1pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAtaCRBAMAAIIGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtv2zAMvg/YfxB0X23n3aBOEaToMKBr&#10;i6ZDz7Isx8ZkSZPkONmvHyXZTtrlNOziSCL5kfz4yM3toeZoz7SppEhxchVjxASVeSV2Kf7xev9l&#10;gZGxROSES8FSfGQG364+f7pp1ZKNZCl5zjQCEGGWrUpxaa1aRpGhJauJuZKKCRAWUtfEwlXvolyT&#10;FtBrHo3ieBa1UudKS8qMgde7IMQrj18UjNqnojDMIp5iiM36r/bfzH2j1Q1Z7jRRZUW7MMg/RFGT&#10;SoDTAeqOWIIaXf0FVVdUSyMLe0VlHcmiqCjzOUA2Sfwhm21JFPO5ADlGDTSZ/wdLH/db9ayBhlaZ&#10;pYGjy+JQ6Nr9Qnzo4Mk6DmSxg0UUHsfJZD6K5xhRkCWL2WI8mzk6o5O50sZ+ZbJG7pBiLRuRv0BJ&#10;PFNk/2Bs0O/1nEsjeZXfV5z7i2sDtuEa7QkUMNsl3pQ39XeZh7fraRz7MoJf3zVO3UfxDokL1KZ4&#10;tJjOpx7indDoXTY4iTfj6+m4y+RMDfC5cEEx31YQvGeosUxvy7xFGW/0C8lTPI0XEBHKK5fzeJGE&#10;C/TcaA6huhvhOxgWyzHS0r5VtvSFdgw7SMfGEE3GCf3pnwlXJQk5TzzMibs+Y9kH4/M/izM6Fdef&#10;7JEz54qLF1agKodyjgIt7wknlDJhA+mmJDkL/h3llzn3gA65gAoO2B3AZeyQRqfvTEPcg3EgZSht&#10;iKAPLBgPFt6zFHYwrish9aXMOGTVeQ76QNkZNe5oD9kBuEnx3Gm6l0zmx2ftiuZnwih6X0GxHoix&#10;z0TD3oDawi60T/ApuISGk90Jo1Lq35fenT6MM0gxamEPpdj8aohmGPFvAgb9OplM3OLyl8kURg66&#10;5lySnUtEU28kTEoCW1dRf3T6lvfHQsv6DVbm2nkFEREUfKeYWt1fNjbsR1i6lK3XXg2WlSL2QWwV&#10;deCOZ9emr4c3olU33hY2w6PsdxZZfhjwoOsshVw3VhaVn/4Tr10FYNH59u2Wstuk53evdfrrWP0B&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9TvYE3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BSwMx&#10;FITvgv8hPMGbTVq31V33bRFBBEHUtuA13Tx3g8nLsknb9d8bT3ocZpj5pl5P3okjjdEGRpjPFAji&#10;NhjLHcJu+3h1CyImzUa7wITwTRHWzflZrSsTTvxOx03qRC7hWGmEPqWhkjK2PXkdZ2Egzt5nGL1O&#10;WY6dNKM+5XLv5EKplfTacl7o9UAPPbVfm4NHCNIrtxtePuzzq1LGaX7b2ifEy4vp/g5Eoin9heEX&#10;P6NDk5n24cAmCodQFOUyRxGuCxDZL4vlHMQeYVHerEA2tfz/oPkBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAgLWgkQQDAACCBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA/U72BN4AAAAJAQAADwAAAAAAAAAAAAAAAABeBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAGkGAAAAAA==&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="336205FE" id="Retângulo: Cantos Arredondados 27" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:224.75pt;margin-top:1.7pt;width:247.8pt;height:147.1pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1TO8mLwMAAMAGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtu2zAQ3RfoHQjuG8nfOEbkwHCQokCa&#10;BHaKrGmKsoRSHJak/OlxepVerENSVpzUq6IbmUPOvJl58/H1zb6WZCuMrUBltHeRUiIUh7xSm4x+&#10;e777NKHEOqZyJkGJjB6EpTezjx+ud3oq+lCCzIUhCKLsdKczWjqnp0lieSlqZi9AC4WPBZiaORTN&#10;JskN2yF6LZN+mo6THZhcG+DCWry9jY90FvCLQnD3WBRWOCIzirG58DXhu/bfZHbNphvDdFnxNgz2&#10;D1HUrFLotIO6ZY6RxlR/QdUVN2ChcBcc6gSKouIi5IDZ9NJ32axKpkXIBcmxuqPJ/j9Y/rB9MqTK&#10;M9q/pESxGmu0FO73L7VpJEzJgikHlsyNETlgFXMUUBNp22k7ReuVfjKtZPHoOdgXpva/mB3ZB6oP&#10;HdVi7wjHy0FveNlP0SXHt95kPBmMxx41eTXXxrrPAmriDxk10Kh8iQUNPLPtvXVR/6jnXVqQVX5X&#10;SRkE30RiIQ3ZMiz/etMLprKpv0Ie765GaRqaAP2GnvPqIYo3SFKRHTI0GV2OAsSbR2s2685Juhhc&#10;jQZtJidqiC+VD0qEpsTgA0ONE2ZV5juylo1ZMizDKJ1gRCSvfM6DSS8K2LH9SwzVS0xucNScpMSA&#10;e6lcGdrEM+whPRtdNGvJ+PdwzaQuWcx5GGBeuTtmDMdgQv4ncSa+1LG44eQOUnhXUi1Fgb2D5exH&#10;Wt4SzjgXykXSbclyEf17ys9zHgA9coEV7LBbgPPYMY1W35vGuDvjSEpX2hjBMbBo3FkEz6BcZ1xX&#10;Csy5zCRm1XqO+kjZCTX+6PbrfZirbljWkB9w1rBoYSas5ncVFuueWffEDG4drC1uUveIn0ICNhy0&#10;J0pKMD/P3Xt9XAb4SskOt1hG7Y+GGUGJ/KJwTVz1hkO/9oIwHOHIYdecvqxPX1RTLwAnpYc7W/Nw&#10;9PpOHo+FgfoFF+7ce8Unpjj6zih35igsXNyuuLK5mM+DGq46zdy9WmnuwT3Pvk2f9y/M6Ha8HW6G&#10;BzhuPDZ9N+BR11sqmDcOiipMv2c68tpWANdkaN92pfs9fCoHrdc/ntkfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA/U72BN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUsDMRSE74L/ITzBm01at9Vd&#10;920RQQRB1LbgNd08d4PJy7JJ2/XfG096HGaY+aZeT96JI43RBkaYzxQI4jYYyx3Cbvt4dQsiJs1G&#10;u8CE8E0R1s35Wa0rE078TsdN6kQu4VhphD6loZIytj15HWdhIM7eZxi9TlmOnTSjPuVy7+RCqZX0&#10;2nJe6PVADz21X5uDRwjSK7cbXj7s86tSxml+29onxMuL6f4ORKIp/YXhFz+jQ5OZ9uHAJgqHUBTl&#10;MkcRrgsQ2S+L5RzEHmFR3qxANrX8/6D5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALVM&#10;7yYvAwAAwAYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AP1O9gTeAAAACQEAAA8AAAAAAAAAAAAAAAAAiQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACUBgAAAAA=&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1235C93F" w14:textId="7C897205" w:rsidR="000168F1" w:rsidRPr="00D1793A" w:rsidRDefault="000168F1" w:rsidP="00705793">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000168F1">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -3892,51 +4001,51 @@
                               <w:t>(título e imagem centralizados, para todos estes itens)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="45934978" id="Retângulo: Cantos Arredondados 18" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:20.75pt;width:156.1pt;height:91.05pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPTRc19QIAAF4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtv2zAMvg/YfxB0X22nSeoGdYogRYcB&#10;RRs0HXqWZTkWJkuapMTJfv0oyXHSx2lYD6poUh/Jj4/c3O5bgXbMWK5kgbOLFCMmqaq43BT458v9&#10;txwj64isiFCSFfjALL6df/1y0+kZG6lGiYoZBCDSzjpd4MY5PUsSSxvWEnuhNJOgrJVpiQPRbJLK&#10;kA7QW5GM0nSadMpU2ijKrIWvd1GJ5wG/rhl1T3VtmUOiwBCbC6cJZ+nPZH5DZhtDdMNpHwb5hyha&#10;wiU4HaDuiCNoa/gHqJZTo6yq3QVVbaLqmlMWcoBssvRdNuuGaBZyAXKsHmiy/w+WPu7WemWAhk7b&#10;mYWrz2Jfm9b/h/jQPpB1GMhie4cofMyu89F0OsWIgi7LJtMszz2dyem5NtZ9Z6pF/lJgo7ayeoaS&#10;BKbI7sG6aH+08y6tEry650IEwbcBWwqDdgQKWG6y3sMbKyFRV+BRPrmaBOQ3Sms25QCQLi+vJ5cf&#10;MSBmIb1DFloGAgvZbx0z66bqUCm25plUBZ6keQptVHGfz2WeRQH6aXSV+j+MiNjAIDiBkVHulbsm&#10;FNGz5yF9pkM0pSD0V+RC6IbEHMcB5sQLWAdO1TGYIJ3FmZwKF27uIJh3JeQzqxGvoFSjSMtbMgml&#10;TLosqhpSseh/cuY/TKGnP/gMgB65huoM2D3A59gxjd7eP41xD48jKYObGMExsPh4eBE8K+mGxy2X&#10;ynyWmYCses/RHsI/o8Zf3b7cAzcFDi3rv5SqOqyML1rod6vpPYdiPRDrVsTAToDawp5zT3DUQkHD&#10;qf6GUaPMn8++e3sYVdBi1MGOKbD9vSWGYSR+SBji62w89kspCOPJ1QgEc64pzzVy2y4VTEEGG1XT&#10;cPX2ThyvtVHtK6zDhfcKKiIp+C4wdeYoLF3cfbBQKVssghksIk3cg1xr6sE9z75NX/avxOh+dB1M&#10;/aM67iMyeze80da/lGqxdarmYbJPvPYVgCUWWqlfuH5LnsvB6vSzMP8LAAD//wMAUEsDBBQABgAI&#10;AAAAIQCT1iAC3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4USfpQyjE&#10;qXhLlBNpJa7beEki7HUUu2ny7zEnOI5mNPNNsZ2sESMNvnOsIF0kIIhrpztuFBz2Lze3IHxA1mgc&#10;k4KZPGzLy4sCc+3O/EFjFRoRS9jnqKANoc+l9HVLFv3C9cTR+3KDxRDl0Eg94DmWWyOzJNlIix3H&#10;hRZ7emyp/q5ONu5O1Tw+GN+Z1fv8+Yq79fMTvyl1fTXd34EINIW/MPziR3QoI9PRnVh7YRTEI0HB&#10;Kl2DiO4yzTIQRwVZttyALAv5n7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM9NFzX1&#10;AgAAXgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJPW&#10;IALcAAAABwEAAA8AAAAAAAAAAAAAAAAATwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AABYBgAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="45934978" id="Retângulo: Cantos Arredondados 18" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:20.75pt;width:156.1pt;height:91.05pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDycq3bIgMAAJwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtu2zAQ3RfoHQjuG1mO7ThG5MBwkKJA&#10;kAR2iqwpirKEUhyWpPzpcXqVXqxDUlacz6poFgxHnHkz8+bjq+t9I8lWGFuDymh6NqBEKA5FrTYZ&#10;/f50+2VKiXVMFUyCEhk9CEuv558/Xe30TAyhAlkIQxBE2dlOZ7RyTs+SxPJKNMyegRYKH0swDXMo&#10;mk1SGLZD9EYmw8FgkuzAFNoAF9bi15v4SOcBvywFdw9laYUjMqMYmwunCWfuz2R+xWYbw3RV8y4M&#10;9g9RNKxW6LSHumGOkdbU76CamhuwULozDk0CZVlzEXLAbNLBm2zWFdMi5ILkWN3TZP8fLL/fPhpS&#10;F1g7rJRiDdZoJdyf32rTSpiRJVMOLFkYIwrAKhYooCbSttN2htZr/Wg6yeLVc7AvTeP/Y3ZkH6g+&#10;9FSLvSMcP6aX0+FkMqGE41uajifpNKAmL+baWPdVQEP8JaMGWlWssKCBZ7a9sw79ov5Rz7u0IOvi&#10;tpYyCL6JxFIasmVY/nyT+rjR4pWWVGSX0eF0fDEOyK8erdnkPcBgeX45Pn+PgYhSeYciNBwGFrJv&#10;nTDrqtiRXLZmxZDi8WA6wCYsap/P+TSNAnbj8GLg/yhhcoNj5CQlBtxz7arQAp49D+kz7aPJJeM/&#10;IhdSVyzmOAowL7ygdsgYjsEE6STOxJcxFi7c3EEK70qqlSixL7BUw0jLazIZ50K5ND5VrBDR//jE&#10;f5hhT3/wGQA9conV6bE7gI+xYxqdvjeNcffGkZTeTYzgGFg07i2CZ1CuN25qBeajzCRm1XmO+hj+&#10;CTX+6vb5PsxMPwg5FAecIyxa6Her+W2Nxbpj1j0ygxsFa4tb0j3gUUrAhoPuRkkF5tdH370+Djq+&#10;UrLDDZVR+7NlRlAivylcAZfpaORXWhBG44shCub0JT99UW2zBJyCFPex5uHq9Z08XksDzTMu04X3&#10;ik9McfSdUe7MUVi6uDlxHXOxWAQ1XGOauTu11tyDe559mz7tn5nR3eg6nPp7OG4zNnszvFHXWypY&#10;tA7KOky2Zzry2lUAV2BopW5d+x17Kgetlx+V+V8AAAD//wMAUEsDBBQABgAIAAAAIQCT1iAC3AAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4USfpQyjEqXhLlBNpJa7beEki&#10;7HUUu2ny7zEnOI5mNPNNsZ2sESMNvnOsIF0kIIhrpztuFBz2Lze3IHxA1mgck4KZPGzLy4sCc+3O&#10;/EFjFRoRS9jnqKANoc+l9HVLFv3C9cTR+3KDxRDl0Eg94DmWWyOzJNlIix3HhRZ7emyp/q5ONu5O&#10;1Tw+GN+Z1fv8+Yq79fMTvyl1fTXd34EINIW/MPziR3QoI9PRnVh7YRTEI0HBKl2DiO4yzTIQRwVZ&#10;ttyALAv5n7/8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPJyrdsiAwAAnAYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJPWIALcAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAAfAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACFBgAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="54501E6E" w14:textId="1CB13984" w:rsidR="002B45D3" w:rsidRPr="00F9502D" w:rsidRDefault="002B45D3" w:rsidP="00F12D31">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0C3953"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002B45D3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Gráficos, Figuras, Tabelas e Quadros devem seguir numerados, com o Título na parte superior e a Fonte na </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
@@ -4365,58 +4474,60 @@
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00F7664C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Especificidade</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="10FDE0AA" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="00F7664C" w:rsidRDefault="00F655DC" w:rsidP="00F7664C">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00F7664C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Freqüência</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
                             <w:p w14:paraId="76A081EB" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="00F7664C" w:rsidRDefault="00F655DC" w:rsidP="00F7664C">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00F7664C">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Incerteza</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="79920" tIns="39960" rIns="79920" bIns="39960" anchor="ctr" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
@@ -4479,58 +4590,60 @@
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="002B45D3">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Clássicos</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="5C1A6F06" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="002B45D3" w:rsidRDefault="00F655DC" w:rsidP="002B45D3">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="002B45D3">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Neo-clássicos</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
                             <w:p w14:paraId="7D2221DA" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="002B45D3" w:rsidRDefault="00F655DC" w:rsidP="002B45D3">
                               <w:pPr>
                                 <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="002B45D3">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Relacionais</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="79920" tIns="39960" rIns="79920" bIns="39960" anchor="ctr" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
@@ -4753,51 +4866,51 @@
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:noFill/>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="6A00A195" id="Group 3" o:spid="_x0000_s1035" style="position:absolute;margin-left:-39.3pt;margin-top:13.95pt;width:444.55pt;height:186pt;z-index:251659264;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="7395,2533" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXjrUjYAQAAIUbAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdtu4zYQfS/QfyD43lg3y7YQZbHNbtIC&#10;aRt0tx9AS9QFlUSVpCNnv77DoSxf03pd1Egb+8EQSYmamXPmRl2/W9YVeeJSlaKJqXvlUMKbRKRl&#10;k8f0t893300pUZo1KatEw2P6zBV9d/PtN9ddG3FPFKJKuSSwSaOiro1poXUbjUYqKXjN1JVoeQOL&#10;mZA10zCU+SiVrIPd62rkOU446oRMWykSrhTMfrCL9Ab3zzKe6F+yTHFNqpiCbBr/Jf7Pzf/o5ppF&#10;uWRtUSa9GOwEKWpWNvDSYasPTDOykOXeVnWZSKFEpq8SUY9ElpUJRx1AG9fZ0eZeikWLuuRRl7eD&#10;mcC0O3Y6edvk56d72X5qH6WVHi4fRPK7AruMujaPNtfNOLc3k3n3k0gBT7bQAhVfZrI2W4BKZIn2&#10;fR7sy5eaJDA5DoPxJAgoSWDN80MPELQIJAXAtPdcUnzsn5z4s3H/2Nj3zTMjFtlXopi9WAZ24JFa&#10;m0r9M1N9KljLEQFlTPEoSZnG1KekYTVo/yvwizV5xUlgZDIvh7tW1lTWlKQRtwXcxd9LKbqCsxSE&#10;clGHrQfMQAEQp9n2LyzEolYqfc9FTcxFTCWIjaCxpwelrTFXtxgMG3FXVhXMs6hqtibA6mYGbG5l&#10;tTrPRfoMckth3QvCAVwUQn6hpAPXiqn6Y8Ekp6T6sQHdZ24QGF/EATDCg4HcXJlvrrAmga1immhJ&#10;iR3cauvBi1aWeQHvclGbRrwHNmYlamQktHL14gIrzkQPILilx2dD/O/Fkox32EH0EqZXcv9bPPH8&#10;wKUEXM2dzqZGAhatPBE8D0hs3DD0UbjBnb6aLEpUZWr4YvZXMp/fVpI8MYi3d/hDosPK5m1VQzrg&#10;gR86CNzW2tYWDv4ObVGXGhJHVdYxnQ43sci418cmRWU1Kyt7fZi2ejlfoj/PVvB8JZEns5nhriWy&#10;P5uBOj2R+xVL5H7lZSJbF3sd5IUwu0PecGWdPrSdibzhGEQBgk7M69fMdSc+kNowdzK9MNfF/LmO&#10;dUfH4P8jdcM96iJ3jHXOSt3QgaLXhF3XwciyQV7X6ckb+ojcmw67LhZBF/JiDprskRdT9tnJ601d&#10;qAwOszdwgdgYeh30rLfNXm+VFy9VAwVe7FQNQ0111tALzaH3EnuHwuESeyE3YRN9ib19/d+z96Fs&#10;OFnXVEDd2+ZRQv1pDHVUb+5OIKth+Aw8LJy3kj/0ByZ8/k3qr0CKo9vzMzZSRD+3cOihZYlnHtDc&#10;x7TmKbT1HM7+zBVY6nCrZUOkWTaWPF8rDlhuQTtUHCdAG3hw8vQCtM4Mis8LtGeFFvzM5hzrtUM6&#10;PgXaiWObTd/DuLh22t5j3ekUvfnliue1Ou3rc0lI0Ju4DYnoWNxIVpXtD6vDs/68ORgH4IEQWz3P&#10;xbPYNYSuOUj4D/vm60NwOP+2nrd59n1UvjyMoD+1bfOeD/qmI3kjAOLXDPjWg4m0/y5lPiZtjjGL&#10;rr+e3fwJAAD//wMAUEsDBBQABgAIAAAAIQDE7a4+4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9Ba8JAEIXvhf6HZYTedBNFTWI2ItL2JIVqofQ2JmMSzM6G7JrEf9/tqR6H9/HeN+l21I3oqbO1&#10;YQXhLABBnJui5lLB1+ltGoGwDrnAxjApuJOFbfb8lGJSmIE/qT+6UvgStgkqqJxrEyltXpFGOzMt&#10;sc8uptPo/NmVsuhw8OW6kfMgWEmNNfuFClvaV5Rfjzet4H3AYbcIX/vD9bK//5yWH9+HkJR6mYy7&#10;DQhHo/uH4U/fq0Pmnc7mxoUVjYLpOlp5VMF8HYPwQBQGSxBnBYs4jkFmqXx8IfsFAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAF461I2AEAACFGwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAxO2uPuEAAAAKAQAADwAAAAAAAAAAAAAAAAC6BgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMgHAAAAAA==&#10;">
+              <v:group w14:anchorId="6A00A195" id="Group 3" o:spid="_x0000_s1035" style="position:absolute;margin-left:-39.3pt;margin-top:13.95pt;width:444.55pt;height:186pt;z-index:251659264;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="7395,2533" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMLM2LQwUAAEghAAAOAAAAZHJzL2Uyb0RvYy54bWzsWt1yozYUvu9M30Gje8cIMH8TspPYcdqZ&#10;tM10tw+gADZMAVFBYmc7ffceHQF27Lj1enfdbGNf2AgJcX4+fefoyOfvlkVOHhNZZ6IMKTszKEnK&#10;SMRZOQ/pbx+mA4+SuuFlzHNRJiF9Smr67uL7784XVZCYIhV5nEgCk5R1sKhCmjZNFQyHdZQmBa/P&#10;RJWU0DkTsuANNOV8GEu+gNmLfGgahjNcCBlXUkRJXcPdie6kFzj/bJZEzS+zWZ00JA8pyNbgt8Tv&#10;e/U9vDjnwVzyKs2iVgx+gBQFz0p4aT/VhDecPMhsa6oii6Soxaw5i0QxFLNZFiWoA2jDjA1tbqR4&#10;qFCXebCYV72ZwLQbdjp42ujnxztJsjikJiUlL8BF+FZiKdMsqnkAI25k9b66k1o/uLwV0e81dA83&#10;+1V7rgeT+8VPIobp+EMj0DTLmSzUFKA0WaIHnnoPJMuGRHBz5Ngj17YpiaDPtBwTfKx9FKXgyK3n&#10;ovS6fdK1/FH72MhC4Yc80K9EMVuxlE6AtHplzPrzjPk+5VWCPqqVqVpjWp0xfwUE8nKeJ8TWBsVR&#10;nTVrbUpSinEKo5JLKcUiTXgMQjE1HkRfe0A1anDEYbb9BwvxoJJ1c5OIgqiLkEoQG53GH2/rRgmy&#10;GqJ8WIppludwnwd5+ewGDNR3wKXwqOpTzsW18Kdv+NfetWcPbNO5HtjGZDK4nI7tgTNl7mhiTcbj&#10;CftLvZfZQZrFcVKq13Trktn7uaplCL2i+pVZizyL1XRKpFrO78e5JI8ceGGKHzQ39KyGDZ+LgUYA&#10;XTZUYqZtXJn+YOp47sCe2qOB7xrewGD+le8Ytm9Pps9Vus3K5PNVIouQ+iNzhF5aE3pDNwM/27rx&#10;ALiljNGDCnDX7XXDs1xfr2mvJF5pDx7ufIvwVIjUy+pexE+ATikAQUC2EBbgIhXyIyULoNiQ1n88&#10;cJlQkv9YAsJ9ZtuKk7EB696EhlzvuV/v4WUEU4U0aiQlujFuNJM/VDKbp/AuhtYoxSVwzixD3Ko1&#10;o+VqVxOs/SORANCYZtQPagVciSUZbXAAaZZwu5P7a7GBadmMEiBU5vmekkAvScW3wK9AVYpsHQuF&#10;60lztd73pITdGNy1vhRTIIwtxzgYxkXWQAKRZ0VIvR7rPNiFaSSnDdg2y/slhkC/c88nAtn1fYVd&#10;DWTLh2XfAbnt0UBue3YDWXnmtYAXgukGeJ3OOhDmVAA7EnidEYgCAHWfI5e5FoBaIdf1TshlmCWt&#10;uG5vDv4/QtfZgi5iZy2VOg50HQM2P4p2mYHMsqJduNOC17HQc2+adhmmuifwYgxyt8CLIfvo4DU9&#10;BpnBy+i1GQAbqdfAlfW20Wt2cfGUNVDAxUbW0OdUR80aoAQA9YyX0dsnDifuhdjU1nm6TdKbThz8&#10;Dr24RV/lVADdcXknYeekaHivCgxzIaohAKHUsZG5MqhpIX3+S+jPYduN+6J9ijBH3EiR5qmCwl4j&#10;M6xsweY+pEUSw7Y+gRqwugJLQUx4nXWgvnS1VuDQZSEQGcs7+heLVxs7Rc3wSjsFhONVEgCKLa9q&#10;ZPYJ0wHItE0oj+5ApuFD7qwC+wmZ/0GF8ptEJrCcjvgamX0ydAgyXUNv9S0To9Jqv9TyJfM85NLd&#10;+eZrpcwTIa4d6n3SYdXL5yusP63SsOuzmH1hR2Z5Vv3QVV7bIyl7ZAP/Af2ZJsPjmhUCmapCfcPM&#10;eALgFwZgf8KnAbh+urdXrvgyAC1Pl4y2GNBSu/ET/r7KyeAXjruQG+JxPebA7V8L1P8B1tuYQa7+&#10;AHHxNwAAAP//AwBQSwMEFAAGAAgAAAAhAMTtrj7hAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FrwkAQhe+F/odlhN50E0VNYjYi0vYkhWqh9DYmYxLMzobsmsR/3+2pHof38d436XbUjeips7Vh&#10;BeEsAEGcm6LmUsHX6W0agbAOucDGMCm4k4Vt9vyUYlKYgT+pP7pS+BK2CSqonGsTKW1ekUY7My2x&#10;zy6m0+j82ZWy6HDw5bqR8yBYSY01+4UKW9pXlF+PN63gfcBhtwhf+8P1sr//nJYf34eQlHqZjLsN&#10;CEej+4fhT9+rQ+adzubGhRWNguk6WnlUwXwdg/BAFAZLEGcFiziOQWapfHwh+wUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCMLM2LQwUAAEghAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDE7a4+4QAAAAoBAAAPAAAAAAAAAAAAAAAAAJ0HAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqwgAAAAA&#10;">
                 <v:rect id="Rectangle 4" o:spid="_x0000_s1036" style="position:absolute;width:7395;height:2533;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDs8wGZwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgfyD2EBvsewWSnGihMTBUHqrW+h1sTaWibQylmK7f18VCj0OM/OG2R8XZ8VEY+g9KyiyHARx&#10;63XPnYLPj3r7AiJEZI3WMyn4pgDHw3q1x1L7md9pamInEoRDiQpMjEMpZWgNOQyZH4iTd/Wjw5jk&#10;2Ek94pzgzsrHPH+WDntOCwYHqgy1t+buFCznL5TeGrqidPnbVBeXorJKPWyW0w5EpCX+h//ar1rB&#10;E/xeSTdAHn4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7PMBmcAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:stroke joinstyle="round"/>
                 </v:rect>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 5" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:2341;top:1898;width:2203;height:635;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCravZPwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RSwMx&#10;EITfC/6HsIIvxeYqpS1n02KFowVLweoPWC7r5fCyOZK1d/57Iwg+DjPzDbPZjb5TV4qpDWxgPitA&#10;EdfBttwYeH+r7tegkiBb7AKTgW9KsNveTDZY2jDwK10v0qgM4VSiASfSl1qn2pHHNAs9cfY+QvQo&#10;WcZG24hDhvtOPxTFUntsOS847OnZUf15+fIGaHqS6sAHcXEv5xdcr4amWhlzdzs+PYISGuU//Nc+&#10;WgML+L2Sb4De/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCravZPwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight=".26mm">
                   <v:textbox inset="2.22mm,1.11mm,2.22mm,1.11mm">
                     <w:txbxContent>
                       <w:p w14:paraId="745E82DD" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="00F7664C" w:rsidRDefault="00F655DC" w:rsidP="00F7664C">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:u w:val="single"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00F7664C">
                           <w:rPr>
@@ -4976,58 +5089,60 @@
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00F7664C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Especificidade</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="10FDE0AA" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="00F7664C" w:rsidRDefault="00F655DC" w:rsidP="00F7664C">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="00F7664C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Freqüência</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                       <w:p w14:paraId="76A081EB" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="00F7664C" w:rsidRDefault="00F655DC" w:rsidP="00F7664C">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00F7664C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Incerteza</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Text Box 8" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:2813;top:1109;width:1418;height:707;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbuGg4wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8NA&#10;EITfC/6HYwVfir3ogymx16JCqNBSsPoDltyaC+b2wt3axH/fEwp9HGbmG2a1mXyvThRTF9jAw6IA&#10;RdwE23Fr4Ouzvl+CSoJssQ9MBv4owWZ9M1thZcPIH3Q6SqsyhFOFBpzIUGmdGkce0yIMxNn7DtGj&#10;ZBlbbSOOGe57/VgUT9pjx3nB4UBvjpqf4683QPO91FveiouvctjhshzbujTm7nZ6eQYlNMk1fGm/&#10;WwMl/F/JN0CvzwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbuGg4wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokeweight=".26mm">
                   <v:textbox inset="2.22mm,1.11mm,2.22mm,1.11mm">
                     <w:txbxContent>
@@ -5063,58 +5178,60 @@
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="002B45D3">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Clássicos</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="5C1A6F06" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="002B45D3" w:rsidRDefault="00F655DC" w:rsidP="002B45D3">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="002B45D3">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Neo-clássicos</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                       </w:p>
                       <w:p w14:paraId="7D2221DA" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="002B45D3" w:rsidRDefault="00F655DC" w:rsidP="002B45D3">
                         <w:pPr>
                           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="002B45D3">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Relacionais</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Text Box 9" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:5332;top:1109;width:1731;height:630;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqJ/xKvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LasMw&#10;EN0XegcxhW5KIreLJDhRQlswKSQE8jnAYE0sE2tkpGns3r5aFLp8vP9qM/pO3SmmNrCB12kBirgO&#10;tuXGwOVcTRagkiBb7AKTgR9KsFk/PqywtGHgI91P0qgcwqlEA06kL7VOtSOPaRp64sxdQ/QoGcZG&#10;24hDDvedfiuKmfbYcm5w2NOno/p2+vYG6GUv1Za34uKHHHa4mA9NNTfm+Wl8X4ISGuVf/Of+sgby&#10;1nwl3wC9/gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqJ/xKvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokeweight=".26mm">
                   <v:textbox inset="2.22mm,1.11mm,2.22mm,1.11mm">
@@ -5229,51 +5346,51 @@
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:round/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="0C199185" id="Rectangle 15" o:spid="_x0000_s1026" style="width:395.5pt;height:126.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8wHO06gEAALYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zU7iVqulrtahHS&#10;AisWPmDqOI1F4jFjt2n5esZOt3ThDfFiZS4+PufMZHmzH3qx0+QN2loWs1wKbRU2xm5q+e3rw7sr&#10;KXwA20CPVtfyoL28Wb19sxxdpUvssG80CQaxvhpdLbsQXJVlXnV6AD9Dpy0XW6QBAoe0yRqCkdGH&#10;Pivz/CIbkRpHqLT3nL2finKV8NtWq/C5bb0Ooq8lcwvppHSu45mtllBtCFxn1JEG/AOLAYzlR09Q&#10;9xBAbMn8BTUYReixDTOFQ4Zta5ROGlhNkf+h5rkDp5MWNse7k03+/8GqT7snEqbh2UlhYeARfWHT&#10;wG56LYpF9Gd0vuK2Z/dEUaF3j6i+e2HxruM2fUuEY6ehYVZF7M9eXYiB56tiPX7EhuFhGzBZtW9p&#10;iIBsgtiniRxOE9H7IBQnF3lZXi14cIprxUV+fVkmThlUL9cd+fBe4yDiRy2J2Sd42D36EOlA9dIS&#10;X7P4YPo+jb23rxLcGDOJfmQ8KV9jc2D2hNPq8KrzR4f0U4qR16aW/scWSEvRf7DswHUxn8c9S8F8&#10;cVlyQOeV9XkFrGKoWqpAUkzBXZi2c+vIbDp+q0hqLN6yb61JiqKnE68jXV6OJPS4yHH7zuPU9ft3&#10;W/0CAAD//wMAUEsDBBQABgAIAAAAIQDAhtVY2AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/N&#10;TsMwEITvSLyDtUjcqJOi8hPiVFDUCzcKEtdtvI0j7HUUu2l4exYucBlpNKuZb+v1HLyaaEx9ZAPl&#10;ogBF3Ebbc2fg/W17dQcqZWSLPjIZ+KIE6+b8rMbKxhO/0rTLnZISThUacDkPldapdRQwLeJALNkh&#10;jgGz2LHTdsSTlAevl0VxowP2LAsOB9o4aj93x2BgfvpAHb2jA+pQvEzb8rnceGMuL+bHB1CZ5vx3&#10;DD/4gg6NMO3jkW1S3oA8kn9Vstv7UuzewHJ1vQLd1Po/ffMNAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAPMBztOoBAAC2AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAwIbVWNgAAAAFAQAADwAAAAAAAAAAAAAAAABEBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:stroke joinstyle="round"/>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F655DC" w:rsidRPr="00F655DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109BF400" w14:textId="6BFDA7F0" w:rsidR="00F655DC" w:rsidRPr="00F655DC" w:rsidRDefault="00F655DC" w:rsidP="00493359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5851,51 +5968,51 @@
                               <w:t>,4 ...) para explicar com detalhes cada técnica de pesquisa e/ou procedimento experimental.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="274CEB56" id="Retângulo: Cantos Arredondados 28" o:spid="_x0000_s1047" style="position:absolute;left:0;text-align:left;margin-left:231.65pt;margin-top:9.6pt;width:247.8pt;height:196.25pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRwshaBQMAAIMGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtv2zAMvg/YfxB0X23n0TxQpwhSdBjQ&#10;tUXToWdZlmNjsqRJcpzs14+SbCftchp2cSSR/Eh+fOTm9lBztGfaVFKkOLmKMWKCyrwSuxT/eL3/&#10;MsfIWCJywqVgKT4yg29Xnz/dtGrJRrKUPGcaAYgwy1aluLRWLaPI0JLVxFxJxQQIC6lrYuGqd1Gu&#10;SQvoNY9GcXwdtVLnSkvKjIHXuyDEK49fFIzap6IwzCKeYojN+q/238x9o9UNWe40UWVFuzDIP0RR&#10;k0qA0wHqjliCGl39BVVXVEsjC3tFZR3Joqgo8zlANkn8IZttSRTzuQA5Rg00mf8HSx/3W/WsgYZW&#10;maWBo8viUOja/UJ86ODJOg5ksYNFFB7HyWQ2imcYUZCNJovRdbJwdEYnc6WN/cpkjdwhxVo2In+B&#10;knimyP7B2KDf6zmXRvIqv6849xfXBmzDNdoTKGC2S7wpb+rvMg9vi2kc+zKCX981Tt1H8Q6JC9RC&#10;mPPpbOoh3gmN3mWDk3gzXkzHXSZnaoDPhQuK+baC4D1DjWV6W+YtynijX0ie4mk8h4hQXrmcx/Mk&#10;XKDnRjMI1d0I38GwWI6RlvatsqUvtGPYQTo2hmgyTuhP/0y4KknIeeJhTtz1Gcs+GJ//WZzRqbj+&#10;ZI+cOVdcvLACVTmUcxRoeU84oZQJG0g3JclZ8O8ov8y5B3TIBVRwwO4ALmOHNDp9ZxriHowDKUNp&#10;QwR9YMF4sPCepbCDcV0JqS9lxiGrznPQB8rOqHFHe8gOwA1stYlTdU+ZzI/P2lXND4VR9L6Caj0Q&#10;Y5+JhsUBxYVlaJ/gU3AJHSe7E0al1L8vvTt9mGeQYtTCIkqx+dUQzTDi3wRM+iKZTNzm8pfJFGYO&#10;2uZckp1LRFNvJIxKAmtXUX90+pb3x0LL+g125tp5BRERFHynmFrdXzY2LEjYupSt114NtpUi9kFs&#10;FXXgjmjXp6+HN6JVN98WVsOj7JcWWX6Y8KDrLIVcN1YWlR//E69dCWDT+f7ttrJbped3r3X671j9&#10;AQAA//8DAFBLAwQUAAYACAAAACEAFnOJcd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUsD&#10;MRCF74L/IYzgzSbbau2umy0iiCCI2ha8pptxN5hMlk3arv/e8aTH4Xu89029noIXRxyTi6ShmCkQ&#10;SG20jjoNu+3j1QpEyoas8ZFQwzcmWDfnZ7WpbDzROx43uRNcQqkyGvqch0rK1PYYTJrFAYnZZxyD&#10;yXyOnbSjOXF58HKu1FIG44gXejPgQ4/t1+YQNEQZlN8NLx/u+VUp6w29bd2T1pcX0/0diIxT/gvD&#10;rz6rQ8NO+3ggm4TXcL1cLDjKoJyD4EB5sypB7JkUxS3Ippb/X2h+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAFHCyFoFAwAAgwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhABZziXHeAAAACgEAAA8AAAAAAAAAAAAAAAAAXwUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABqBgAAAAA=&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="274CEB56" id="Retângulo: Cantos Arredondados 28" o:spid="_x0000_s1047" style="position:absolute;left:0;text-align:left;margin-left:231.65pt;margin-top:9.6pt;width:247.8pt;height:196.25pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnJnINMAMAAMEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtu2zAQ3RfoHQjuG0n+JLEROTAcpCiQ&#10;JkGSImuaoiyhFIclKX96nF6lF+uQlGUn9aroRuaQM29m3nx8db1tJFkLY2tQOc3OUkqE4lDUapXT&#10;by+3ny4psY6pgklQIqc7Yen17OOHq42eigFUIAthCIIoO93onFbO6WmSWF6Jhtkz0ELhYwmmYQ5F&#10;s0oKwzaI3shkkKbnyQZMoQ1wYS3e3sRHOgv4ZSm4eyhLKxyROcXYXPia8F36bzK7YtOVYbqqeRcG&#10;+4coGlYrdNpD3TDHSGvqv6CamhuwULozDk0CZVlzEXLAbLL0XTbPFdMi5ILkWN3TZP8fLL9fPxpS&#10;FzkdYKUUa7BGT8L9/qVWrYQpWTDlwJK5MaIArGKBAmoibRttp2j9rB9NJ1k8eg62pWn8L2ZHtoHq&#10;XU+12DrC8XKYjS4G6QUlHN8Go8ngPJt41ORgro11nwU0xB9yaqBVxRMWNPDM1nfWRf29nndpQdbF&#10;bS1lEHwTiYU0ZM2w/MtVFkxl23yFIt5NxmkamgD9hp7z6iGKN0hSkY1naHwxDhBvHq1ZLXsn6WI4&#10;GQ+7TI7UEF8qH5QITYnBB4ZaJ8xzVWzIUrbmiWEZxuklRkSK2uc8vMyigB07uMBQvcTkCkfNSUoM&#10;uNfaVaFNPMMe0rPRR7OUjH8P10zqisWcRwHmwN0+Y9gHE/I/ijPxpY7FDSe3k8K7kupJlNg7WM5B&#10;pOUt4YxzoVwk3VasENG/p/w05wHQI5dYwR67AziNHdPo9L1pjLs3jqT0pY0R7AOLxr1F8AzK9cZN&#10;rcCcykxiVp3nqI+UHVHjj2673Ia5ykZe1V8todjhsGHVwlBYzW9rrNYds+6RGVw7WFxcpe4BP6UE&#10;7DjoTpRUYH6euvf6uA3wlZINrrGc2h8tM4IS+UXhnphko5Hfe0EYjXHmsG2OX5bHL6ptFoCjkuHS&#10;1jwcvb6T+2NpoHnFjTv3XvGJKY6+c8qd2QsLF9cr7mwu5vOghrtOM3ennjX34J5o36cv21dmdDff&#10;DlfDPexXHpu+m/Co6y0VzFsHZR3G/8BrVwLck6F/u53uF/GxHLQO/zyzPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhABZziXHeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLAzEQhe+C/yGM4M0m22rt&#10;rpstIoggiNoWvKabcTeYTJZN2q7/3vGkx+F7vPdNvZ6CF0cck4ukoZgpEEhttI46Dbvt49UKRMqG&#10;rPGRUMM3Jlg352e1qWw80TseN7kTXEKpMhr6nIdKytT2GEyaxQGJ2Wccg8l8jp20ozlxefByrtRS&#10;BuOIF3oz4EOP7dfmEDREGZTfDS8f7vlVKesNvW3dk9aXF9P9HYiMU/4Lw68+q0PDTvt4IJuE13C9&#10;XCw4yqCcg+BAebMqQeyZFMUtyKaW/19ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAn&#10;JnINMAMAAMEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAWc4lx3gAAAAoBAAAPAAAAAAAAAAAAAAAAAIoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAlQYAAAAA&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="391FED19" w14:textId="0A1F16A1" w:rsidR="00E823FD" w:rsidRPr="00D1793A" w:rsidRDefault="00E823FD" w:rsidP="00E823FD">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E823FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -6828,51 +6945,73 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11FB9500" w14:textId="0B91EAF1" w:rsidR="00F655DC" w:rsidRPr="00604F28" w:rsidRDefault="00F655DC" w:rsidP="00493359">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00604F28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Fonte: Brickley, Smith e Zimmerman (1997)</w:t>
+        <w:t xml:space="preserve">Fonte: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00604F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Brickley</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00604F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>, Smith e Zimmerman (1997)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257F4C60" w14:textId="4E3F3B1B" w:rsidR="00F7664C" w:rsidRDefault="00F7664C" w:rsidP="00493359">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A0D2F51" w14:textId="0D535146" w:rsidR="00F7664C" w:rsidRDefault="00F7664C" w:rsidP="00493359">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
@@ -7091,51 +7230,51 @@
                               <w:t xml:space="preserve">,4 ...) para discutir os resultados, facilitando, desta forma, a sua organização.  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="19AD4C3F" id="Retângulo: Cantos Arredondados 29" o:spid="_x0000_s1048" style="position:absolute;left:0;text-align:left;margin-left:-58.35pt;margin-top:43.7pt;width:247.8pt;height:177.6pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHs+sCBAMAAIMGAAAOAAAAZHJzL2Uyb0RvYy54bWysVVFv2jAQfp+0/2D5fU0IpFDUUCGqTpO6&#10;FpVOfXYch0RzbM92COzX72yHQDuepr0En+/uu7vvfMft3b7haMe0qaXI8OgqxogJKotabDP84/Xh&#10;ywwjY4koCJeCZfjADL5bfP5026k5S2QlecE0AhBh5p3KcGWtmkeRoRVriLmSiglQllI3xIKot1Gh&#10;SQfoDY+SOL6OOqkLpSVlxsDtfVDihccvS0btc1kaZhHPMORm/Vf7b+6+0eKWzLeaqKqmfRrkH7Jo&#10;SC0g6AB1TyxBra7/gmpqqqWRpb2isolkWdaU+RqgmlH8oZpNRRTztQA5Rg00mf8HS592G7XWQEOn&#10;zNzA0VWxL3XjfiE/tPdkHQay2N4iCpfj0WQaXwOnFHRJkqZJcu3ojE7uShv7lckGuUOGtWxF8QIt&#10;8UyR3aOxwf5o50IayevioebcC+4ZsBXXaEeggfl25F1523yXRbi7SePYtxHi+lfjzH0W75C4QB2k&#10;OUunqYd4pzR6mw9B4tX4Jh33lZyZAT4XLinmnxUk7xlqLdObquhQzlv9QooMp/EMMkJF7Woez0ZB&#10;gDeXTCFVJxG+hWGxHCMt7VttK99ox7CDdGwM2eSc0J/+mnBVkVDzxMOcuDtWLI/J+PrP8oxOzfUn&#10;e+DMheLihZWoLqCdSaDlPeGEUiZsIN1UpGAhvqP8Muce0CGX0MEBuwe4jB3K6O2da8h7cA6kDK0N&#10;GRwTC86Dh48shR2cm1pIfakyDlX1kYM9UHZGjTvafb4HbmCrpc7UXeWyOKy165ofCqPoQw3deiTG&#10;romGxQHNhWVon+FTcgkvTvYnjCqpf1+6d/Ywz6DFqINFlGHzqyWaYcS/CZj0m9FkArDWC5N0moCg&#10;zzX5uUa0zUrCqIxg7Srqj87e8uOx1LJ5g525dFFBRQSF2BmmVh+FlQ0LErYuZculN4NtpYh9FBtF&#10;Hbgj2r3T1/0b0aqfbwur4UkelxaZf5jwYOs8hVy2Vpa1H/8Tr30LYNP599tvZbdKz2VvdfrvWPwB&#10;AAD//wMAUEsDBBQABgAIAAAAIQAlnVRL4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8Mw&#10;FIXfBf9DuIJvW9JZ2q5rOkQQQRB1G/h618Q2mNyUJtvqvzc+6ePlfJzz3WY7O8vOegrGk4RsKYBp&#10;6rwy1Es47B8XFbAQkRRaT1rCtw6wba+vGqyVv9C7Pu9iz1IJhRolDDGONeehG7TDsPSjppR9+slh&#10;TOfUczXhJZU7y1dCFNyhobQw4KgfBt197U5OgudO2MP48mGeX4VQFultb56kvL2Z7zfAop7jHwy/&#10;+kkd2uR09CdSgVkJiywrysRKqMocWCLuymoN7Cghz1cF8Lbh/39ofwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAHs+sCBAMAAIMGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAlnVRL4AAAAAsBAAAPAAAAAAAAAAAAAAAAAF4FAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAawYAAAAA&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="19AD4C3F" id="Retângulo: Cantos Arredondados 29" o:spid="_x0000_s1048" style="position:absolute;left:0;text-align:left;margin-left:-58.35pt;margin-top:43.7pt;width:247.8pt;height:177.6pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj918cMAMAAMEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVV9P2zAQf5+072D5fSQNDS0VAVVFTJMY&#10;IGDi2XGcJprj82yHtvs4+yr7YjvbaSiMp2kvqc+++93d7/707GLbSfIsjG1BFXRylFIiFIeqVeuC&#10;fnu8+jSnxDqmKiZBiYLuhKUX5x8/nG30QmTQgKyEIQii7GKjC9o4pxdJYnkjOmaPQAuFjzWYjjkU&#10;zTqpDNsgeieTLE1Pkg2YShvgwlq8vYyP9Dzg17Xg7raurXBEFhRjc+Frwrf03+T8jC3Whumm5UMY&#10;7B+i6Fir0OkIdckcI71p/4LqWm7AQu2OOHQJ1HXLRcgBs5mkb7J5aJgWIRckx+qRJvv/YPnN850h&#10;bVXQ7JQSxTqs0b1wv3+pdS9hQVZMObBkaYyoAKtYoYCaSNtG2wVaP+g7M0gWj56DbW06/4vZkW2g&#10;ejdSLbaOcLw8nkxn6QlWhONbluV5lp141OTFXBvrPgvoiD8U1ECvqnssaOCZPV9bF/X3et6lBdlW&#10;V62UQfBNJFbSkGeG5S/Xk2Aq++4rVPHuNE/T0AToN/ScVw9RvEKSimwwzHk+ywPEq0dr1uXoJF0d&#10;n+bHQyYHaogvlQ9KhKbE4ANDvRPmoak2pJS9uWdYhjydY0Skan3Ox/NJFLBjsxmG6iUm1zhqTlJi&#10;wD21rglt4hn2kJ6NMZpSMv49XDOpGxZzngaYF+72GcM+mJD/QZyJL3Usbji5nRTelVT3osbewXJm&#10;kZbXhDPOhXKRdNuwSkT/nvL3OQ+AHrnGCo7YA8D72DGNQd+bxrhH40jKWNoYwT6waDxaBM+g3Gjc&#10;tQrMe5lJzGrwHPWRsgNq/NFty22Yq0nuVf1VCdUOhw2rFobCan7VYrWumXV3zODaweLiKnW3+Kkl&#10;YMfBcKKkAfPzvXuvj9sAXynZ4BorqP3RMyMokV8U7onTyXSKsC4I03yWoWAOX8rDF9V3K8BRmeDS&#10;1jwcvb6T+2NtoHvCjbv0XvGJKY6+C8qd2QsrF9cr7mwulsughrtOM3etHjT34J5o36eP2ydm9DDf&#10;DlfDDexXHlu8mfCo6y0VLHsHdRvG/4XXoQS4J0P/DjvdL+JDOWi9/POc/wEAAP//AwBQSwMEFAAG&#10;AAgAAAAhACWdVEvgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj1FLwzAUhd8F/0O4gm9b0lna&#10;rms6RBBBEHUb+HrXxDaY3JQm2+q/Nz7p4+V8nPPdZjs7y856CsaThGwpgGnqvDLUSzjsHxcVsBCR&#10;FFpPWsK3DrBtr68arJW/0Ls+72LPUgmFGiUMMY4156EbtMOw9KOmlH36yWFM59RzNeEllTvLV0IU&#10;3KGhtDDgqB8G3X3tTk6C507Yw/jyYZ5fhVAW6W1vnqS8vZnvN8CinuMfDL/6SR3a5HT0J1KBWQmL&#10;LCvKxEqoyhxYIu7Kag3sKCHPVwXwtuH/f2h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACP3XxwwAwAAwQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACWdVEvgAAAACwEAAA8AAAAAAAAAAAAAAAAAigUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACXBgAAAAA=&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="77E9879A" w14:textId="57DBB5A2" w:rsidR="002201A3" w:rsidRPr="00D1793A" w:rsidRDefault="002201A3" w:rsidP="002201A3">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002201A3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -7493,51 +7632,51 @@
                               <w:t xml:space="preserve">Fazer uma breve síntese do objetivo do artigo e como ele foi alcançado, destacar os principais resultados obtidos, bem como sugerir pesquisas futuras e comentar as limitações do estudo são exemplos para construir esta seção. Ou seja, a conclusão (ou as considerações finais) é a parte final do texto, onde são apresentadas conclusões ou as considerações finais correspondentes aos objetivos ou hipóteses propostas. É um processo de síntese dos principais resultados, com as críticas do autor e as contribuições do trabalho realizado. Portanto, na conclusão, torna-se necessário responder aos objetivos e as hipóteses do trabalho.   </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="5324B1ED" id="Retângulo: Cantos Arredondados 30" o:spid="_x0000_s1049" style="position:absolute;margin-left:229.6pt;margin-top:3.5pt;width:247.8pt;height:173.4pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaxhjBBAMAAIMGAAAOAAAAZHJzL2Uyb0RvYy54bWysVVFv2jAQfp+0/2D5fU0IUChqqBBVp0ld&#10;i0qnPjuOQ6I5tmc7BPbrd7aTQDuepr0En+/uu7vvfMft3aHmaM+0qaRI8egqxogJKvNK7FL84/Xh&#10;yxwjY4nICZeCpfjIDL5bfv5026oFS2Qpec40AhBhFq1KcWmtWkSRoSWribmSiglQFlLXxIKod1Gu&#10;SQvoNY+SOL6OWqlzpSVlxsDtfVDipccvCkbtc1EYZhFPMeRm/Vf7b+a+0fKWLHaaqLKiXRrkH7Ko&#10;SSUg6AB1TyxBja7+gqorqqWRhb2iso5kUVSU+RqgmlH8oZptSRTztQA5Rg00mf8HS5/2W7XRQEOr&#10;zMLA0VVxKHTtfiE/dPBkHQey2MEiCpfj0WQWXwOnFHRJEieT2djRGZ3clTb2K5M1cocUa9mI/AVa&#10;4pki+0djg31v50Iayav8oeLcC+4ZsDXXaE+ggdlu5F15U3+Xebi7mcaxbyPE9a/Gmfss3iFxgVpI&#10;cz6dTT3EO6XRu2wIEq/HN9O+kjMzwOfCJcX8s4LkPUONZXpb5i3KeKNfSJ7iaTyHjFBeuZrH81EQ&#10;4M0lM0jVSYTvYFgsx0hL+1bZ0jfaMewgHRtDNhkn9Ke/JlyVJNQ88TAn7vqKZZ+Mr/8sz+jUXH+y&#10;R85cKC5eWIGqHNqZBFreE04oZcIG0k1JchbiO8ovc+4BHXIBHRywO4DL2KGMzt65hrwH50DK0NqQ&#10;QZ9YcB48fGQp7OBcV0LqS5VxqKqLHOyBsjNq3NEesgNwA1vt2pm6q0zmx412XfNDYRR9qKBbj8TY&#10;DdGwOKC5sAztM3wKLuHFye6EUSn170v3zh7mGbQYtbCIUmx+NUQzjPg3AZN+M5pMANZ6YTKdJSDo&#10;c012rhFNvZYwKiNYu4r6o7O3vD8WWtZvsDNXLiqoiKAQO8XU6l5Y27AgYetStlp5M9hWithHsVXU&#10;gTui3Tt9PbwRrbr5trAanmS/tMjiw4QHW+cp5Kqxsqj8+J947VoAm86/324ru1V6Lnur03/H8g8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvbMox3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BSwMx&#10;EIXvgv8hjODNJrZdbbebLSKIIIjaFrymm+luMJksm7Rd/73jSY/De7z5vmo9Bi9OOCQXScPtRIFA&#10;aqJ11GrYbZ9uFiBSNmSNj4QavjHBur68qExp45k+8LTJreARSqXR0OXcl1KmpsNg0iT2SJwd4hBM&#10;5nNopR3MmceDl1Ol7mQwjvhDZ3p87LD52hyDhiiD8rv+9dO9vCllvaH3rXvW+vpqfFiByDjmvzL8&#10;4jM61My0j0eySXgN82I55aqGe1bifFnMWWWvYVbMFiDrSv43qH8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAmsYYwQQDAACDBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAr2zKMd4AAAAJAQAADwAAAAAAAAAAAAAAAABeBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAGkGAAAAAA==&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="5324B1ED" id="Retângulo: Cantos Arredondados 30" o:spid="_x0000_s1049" style="position:absolute;margin-left:229.6pt;margin-top:3.5pt;width:247.8pt;height:173.4pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHFGg2LwMAAMEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVc1u2zAMvg/YOwi6r3b+mjSoWwQpOgzo&#10;2qLt0LMiy7ExWdQkOU72OHuVvdgoyXbTrqdhF0eUyI/kx5+cX+5rSXbC2ApURkcnKSVCccgrtc3o&#10;t6frTwtKrGMqZxKUyOhBWHp58fHDeauXYgwlyFwYgiDKLlud0dI5vUwSy0tRM3sCWih8LMDUzKFo&#10;tkluWIvotUzGaXqatGBybYALa/H2Kj7Si4BfFIK7u6KwwhGZUYzNha8J343/JhfnbLk1TJcV78Jg&#10;/xBFzSqFTgeoK+YYaUz1F1RdcQMWCnfCoU6gKCouQg6YzSh9k81jybQIuSA5Vg802f8Hy29394ZU&#10;eUYnSI9iNdboQbjfv9S2kbAka6YcWLIyRuSAVcxRQE2krdV2idaP+t50ksWj52BfmNr/YnZkH6g+&#10;DFSLvSMcLyej6Tw9RZcc38bjdDydTzxq8mKujXWfBdTEHzJqoFH5AxY08Mx2N9ZF/V7Pu7Qgq/y6&#10;kjIIvonEWhqyY1j+zXYUTGVTf4U83p3N0jRkg35Dz3n1EMUrJKlIi2EuZvNZgHj1aM12MzhJ15Oz&#10;WZ/JkRriS+WDEqEpMfjAUOOEeSzzlmxkYx4YlmGWLjAiklc+58liFAXs2PEcQ/USk1scNScpMeCe&#10;K1eGNvEMe0jPxhDNRjL+PVwzqUsWc54GmBfu+oyhDybkfxRn4ksdixtO7iCFdyXVgyiwd7Cc40jL&#10;a8IZ50K5SLotWS6if0/5+5wHQI9cYAUH7A7gfeyYRqfvTWPcg3EkZShtjKAPLBoPFsEzKDcY15UC&#10;815mErPqPEd9pOyIGn90+80+zNXotJ+WDeQHHDasWhgKq/l1hdW6YdbdM4NrB4uLq9Td4aeQgB0H&#10;3YmSEszP9+69Pm4DfKWkxTWWUfujYUZQIr8o3BNno+kUYV0QprP5GAVz/LI5flFNvQYclREubc3D&#10;0es72R8LA/UzbtyV94pPTHH0nVHuTC+sXVyvuLO5WK2CGu46zdyNetTcg3uifZ8+7Z+Z0d18O1wN&#10;t9CvPLZ8M+FR11sqWDUOiiqMv6c68tqVAPdk6N9up/tFfCwHrZd/nos/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAr2zKMd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUsDMRCF74L/IYzgzSa2XW23&#10;my0iiCCI2ha8ppvpbjCZLJu0Xf+940mPw3u8+b5qPQYvTjgkF0nD7USBQGqiddRq2G2fbhYgUjZk&#10;jY+EGr4xwbq+vKhMaeOZPvC0ya3gEUql0dDl3JdSpqbDYNIk9kicHeIQTOZzaKUdzJnHg5dTpe5k&#10;MI74Q2d6fOyw+docg4Yog/K7/vXTvbwpZb2h96171vr6anxYgcg45r8y/OIzOtTMtI9Hskl4DfNi&#10;OeWqhntW4nxZzFllr2FWzBYg60r+N6h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMcU&#10;aDYvAwAAwQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AK9syjHeAAAACQEAAA8AAAAAAAAAAAAAAAAAiQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACUBgAAAAA=&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4585C7B9" w14:textId="0A4B6AF4" w:rsidR="002201A3" w:rsidRPr="00D1793A" w:rsidRDefault="002201A3" w:rsidP="002201A3">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002201A3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
@@ -7742,51 +7881,51 @@
                               <w:t>Esta parte do trabalho deve ser escrita com espaçamento simples entre linhas e as Referências em ordem alfabética, com Parágrafo alinhado à Esquerda</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="1D98668B" id="Retângulo: Cantos Arredondados 24" o:spid="_x0000_s1050" style="position:absolute;left:0;text-align:left;margin-left:306.1pt;margin-top:100.25pt;width:156.05pt;height:86.9pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjRsdz9QIAAF8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxC8N1ps1wsiB4aDFAWC&#10;NIhT5ExRlEWUIlmStux+fYekLDvLqWgODEczfDPzZvH1zaEVaM+M5UoWOLtKMWKSqorLbYF/Pt99&#10;mWFkHZEVEUqyAh+ZxTfLz5+uO71guWqUqJhBACLtotMFbpzTiySxtGEtsVdKMwnKWpmWOBDNNqkM&#10;6QC9FUmepl+TTplKG0WZtfD1NirxMuDXNaPuR11b5pAoMMTmwmnCWfozWV6TxdYQ3XDah0H+IYqW&#10;cAlOB6hb4gjaGf4OquXUKKtqd0VVm6i65pSFHCCbLH2TzaYhmoVcgByrB5rs/4OlD/uNfjRAQ6ft&#10;wsLVZ3GoTev/Q3zoEMg6DmSxg0MUPmbzWTYf5RhR0GVZOhqPxp7O5PxcG+u+MdUifymwUTtZPUFJ&#10;AlNkf29dtD/ZeZdWCV7dcSGC4NuArYVBewIFLLdZ7+GVlZCoK3A+m0wnAfmV0pptOQCk69F8MnqP&#10;ATEL6R2y0DIQWMh+55jZNFWHSrEzT6Qq8CSdpdBGFff5jGZZFKCf8mnq/zAiYguD4ARGRrkX7ppQ&#10;RM+eh/SZDtGUgtBfkQuhGxJzHAeYMy9gHThVp2CCdBFnci5cuLmjYN6VkE+sRryCUuWRltdkEkqZ&#10;dFlUNaRi0f/kwn+YQk9/8BkAPXIN1Rmwe4CPsWMavb1/GuMeHkdSBjcxglNg8fHwInhW0g2PWy6V&#10;+SgzAVn1nqM9hH9Bjb+6Q3kAbqBxp97UfypVdXw0vmqh4a2mdxyqdU+seyQGlgIUFxad+wFHLRR0&#10;nOpvGDXK/Pnou7eHWQUtRh0smQLb3ztiGEbiu4Qpnmfjsd9KQRhPpjkI5lJTXmrkrl0rGIMMVqqm&#10;4ertnThda6PaF9iHK+8VVERS8F1g6sxJWLu4/GCjUrZaBTPYRJq4e7nR1IN7on2fPh9eiNH97DoY&#10;+wd1Wkhk8WZ6o61/KdVq51TNw2ifee1LAFss9FK/cf2avJSD1fl3YfkXAAD//wMAUEsDBBQABgAI&#10;AAAAIQB9smF93wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqNP0BSFO&#10;xbMSsGpAYuvGQxJhj6PYTZO/Z1jBbkZzdc+ZfDs6KwbsQ+tJwXyWgECqvGmpVvDx/nx1DSJETUZb&#10;T6hgwgDb4vws15nxJ9rjUMZacAmFTCtoYuwyKUPVoNNh5jskvn353unIa19L0+sTlzsr0yRZS6db&#10;YkKjO3xosPouj465YzkN9za0dvk2fe706+rpkV6UurwY725BRBzjXxh+9VkdCnY6+COZIKyC9TxN&#10;OaqAMSsQnLhJlwsQBwWLDQ+yyOX/H4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKNG&#10;x3P1AgAAXwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AH2yYX3fAAAACwEAAA8AAAAAAAAAAAAAAAAATwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABbBgAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
+              <v:roundrect w14:anchorId="1D98668B" id="Retângulo: Cantos Arredondados 24" o:spid="_x0000_s1050" style="position:absolute;left:0;text-align:left;margin-left:306.1pt;margin-top:100.25pt;width:156.05pt;height:86.9pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD64f/LIwMAAJ0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxC8N5K81AsiB4aDFAWC&#10;NLBT5ExTlCWU4rAkZdn9nP5Kf6xDSpad5VQ0B4YjzryZebP4+uZQSbIXxpagUppcxZQIxSEr1S6l&#10;35/uPk0psY6pjElQIqVHYenN4uOH60bPxQAKkJkwBEGUnTc6pYVzeh5FlheiYvYKtFD4mIOpmEPR&#10;7KLMsAbRKxkN4vhz1IDJtAEurMWvt+0jXQT8PBfcfctzKxyRKcXYXDhNOLf+jBbXbL4zTBcl78Jg&#10;/xBFxUqFTnuoW+YYqU35BqoquQELubviUEWQ5yUXIQfMJolfZbMpmBYhFyTH6p4m+/9g+cP+0ZAy&#10;S+lgRIliFdZoLdyf32pXS5iTFVMOLFkaIzLAKmYooCbS1mg7R+uNfjSdZPHqOTjkpvL/MTtyCFQf&#10;e6rFwRGOH5PZNJkNB5RwfEuSeDgaBtTobK6NdV8EVMRfUmqgVtkaCxp4Zvt769Av6p/0vEsLsszu&#10;SimD4JtIrKQhe4bl3+4SHzdavNCSijSY/XQ8GQfkF4/W7LY9QLwazsbDtxiIKJV3KELDYWAh+9oJ&#10;symyhmxlbdYMKR7H0xibMCt9PsNp0grYjYNJ7P8oYXKHY+QkJQbcc+mK0AKePQ/pM+2j2UrGf7Rc&#10;SF2wNsdRgDnzgtohYzgFE6SLOCNfxrZw4eaOUnhXUq1Fjn2BpRq0tLwkk3EulEvap4JlovU/vvAf&#10;ZtjTH3wGQI+cY3V67A7gfew2jU7fm7Zx98YtKb2bNoJTYK1xbxE8g3K9cVUqMO9lJjGrznOrj+Ff&#10;UOOv7rA9hJlJJl7Vf9pCdsRBwqqFhrea35VYrXtm3SMzuFKwuLgm3Tc8cgnYcdDdKCnA/Hrvu9fH&#10;ScdXShpcUSm1P2tmBCXyq8IdMEtGI7/TgjAaTwYomMuX7eWLqqsV4BgkuJA1D1ev7+TpmhuonnGb&#10;Lr1XfGKKo++UcmdOwsq1qxP3MRfLZVDDPaaZu1cbzT24J9r36dPhmRndza7DsX+A0zpj81fT2+p6&#10;SwXL2kFehtE+89qVAHdg6KVuX/sleykHrfOvyuIvAAAA//8DAFBLAwQUAAYACAAAACEAfbJhfd8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjT9AUhTsWzErBqQGLrxkMS&#10;YY+j2E2Tv2dYwW5Gc3XPmXw7OisG7EPrScF8loBAqrxpqVbw8f58dQ0iRE1GW0+oYMIA2+L8LNeZ&#10;8Sfa41DGWnAJhUwraGLsMilD1aDTYeY7JL59+d7pyGtfS9PrE5c7K9MkWUunW2JCozt8aLD6Lo+O&#10;uWM5Dfc2tHb5Nn3u9Ovq6ZFelLq8GO9uQUQc418YfvVZHQp2OvgjmSCsgvU8TTmqgDErEJy4SZcL&#10;EAcFiw0Pssjl/x+KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD64f/LIwMAAJ0GAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB9smF93wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAH0FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAiQYAAAAA&#10;" fillcolor="white [3212]" strokecolor="#0c3953" strokeweight="2.25pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="61D28645" w14:textId="5AF11C7A" w:rsidR="008565B3" w:rsidRPr="00F9502D" w:rsidRDefault="008565B3" w:rsidP="00343662">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:color w:val="0C3953"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008565B3">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0C3953"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Esta parte do trabalho deve ser escrita com espaçamento simples entre linhas e as Referências em ordem alfabética, com Parágrafo alinhado à Esquerda</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -7949,57 +8088,139 @@
     </w:p>
     <w:p w14:paraId="485C5ACF" w14:textId="1351D5DE" w:rsidR="00F655DC" w:rsidRPr="00F655DC" w:rsidRDefault="00F655DC" w:rsidP="00493359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A14A5B9" w14:textId="3927D1AC" w:rsidR="00F655DC" w:rsidRPr="00F655DC" w:rsidRDefault="00F655DC" w:rsidP="00493359">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F655DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bánkuti, Ferenc Istvan; Souza Filho, Hildo Meirelles de; Schiavi Bánkuti, Sandra Mara. </w:t>
+        <w:t>Bánkuti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F655DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Ferenc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F655DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Istvan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F655DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Souza Filho, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F655DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hildo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F655DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meirelles de; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F655DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schiavi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F655DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F655DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bánkuti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F655DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Sandra Mara. </w:t>
       </w:r>
       <w:r w:rsidRPr="00194B35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mensuração e análise de custos de transação arcados por produtores de leite nos mercados formal e informal da região de São Carlos,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F655DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SP.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F655DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8215,545 +8436,894 @@
         </w:rPr>
         <w:t>The problem of social cost</w:t>
       </w:r>
       <w:r w:rsidR="00F655DC" w:rsidRPr="00F655DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F655DC" w:rsidRPr="00F655DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chicago: The University Press. Cap. 5, p. 217, 1960.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5091E1C3" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="00F655DC" w:rsidRDefault="00F655DC" w:rsidP="00493359">
+    <w:p w14:paraId="5091E1C3" w14:textId="25FACBCD" w:rsidR="00F655DC" w:rsidRDefault="00F655DC" w:rsidP="00493359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="078EE629" w14:textId="77675118" w:rsidR="00F655DC" w:rsidRPr="00F655DC" w:rsidRDefault="00F655DC" w:rsidP="00493359">
+    <w:p w14:paraId="21693909" w14:textId="77777777" w:rsidR="003739DF" w:rsidRPr="00F655DC" w:rsidRDefault="003739DF" w:rsidP="00493359">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="4F898338" w14:textId="77777777" w:rsidR="003739DF" w:rsidRPr="00D725FD" w:rsidRDefault="003739DF" w:rsidP="003739DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D725FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2638BEC1" wp14:editId="69FAC56E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2933700</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>51435</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3322320" cy="1790700"/>
+                <wp:effectExtent l="57150" t="57150" r="106680" b="114300"/>
+                <wp:wrapNone/>
+                <wp:docPr id="20" name="Retângulo: Cantos Arredondados 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3322320" cy="1790700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="95000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln w="28575">
+                          <a:solidFill>
+                            <a:srgbClr val="0C3953"/>
+                          </a:solidFill>
+                        </a:ln>
+                        <a:effectLst>
+                          <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+                            <a:prstClr val="black">
+                              <a:alpha val="40000"/>
+                            </a:prstClr>
+                          </a:outerShdw>
+                        </a:effectLst>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="23E62E71" w14:textId="77777777" w:rsidR="003739DF" w:rsidRPr="006B1796" w:rsidRDefault="003739DF" w:rsidP="003739DF">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Quando aplicável, os autores devem informar nesta seção a utilização de ferramentas de Inteligência Artificial generativa no preparo do artigo. A declaração deve indicar: Ferramentas/Serviços: (</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>ex</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>ChatGPT-4o</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Gemini</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Claude</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>3.5</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Sonnet</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Copilot</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>, etc.); Finalidade: (</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>ex</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>: apoio na revisão gramatical, estruturação de tópicos, tradução de resumo, geração de imagens, revisão de literatura). Seções onde a IA foi utilizada: (</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>ex</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="006B1796">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: Introdução, Metodologia, Revisão da Literatura). Caso não tenha havido uso de Inteligência Artificial, esta seção não deve ser incluída no texto.   </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="2638BEC1" id="Retângulo: Cantos Arredondados 20" o:spid="_x0000_s1051" style="position:absolute;margin-left:231pt;margin-top:4.05pt;width:261.6pt;height:141pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzJuGeMQMAAMEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVc1u2zAMvg/YOwi6r7aTZkmDOkWQosOA&#10;bi3SDj0rshwbk0VNkptkj7NX2YuNkmw36XoadnFEifxIfvzJ5dW+keRZGFuDyml2llIiFIeiVtuc&#10;fnu8+TCjxDqmCiZBiZwehKVXi/fvLnd6LkZQgSyEIQii7Hync1o5p+dJYnklGmbPQAuFjyWYhjkU&#10;zTYpDNsheiOTUZp+THZgCm2AC2vx9jo+0kXAL0vB3V1ZWuGIzCnG5sLXhO/Gf5PFJZtvDdNVzbsw&#10;2D9E0bBaodMB6po5RlpT/wXV1NyAhdKdcWgSKMuai5ADZpOlr7J5qJgWIRckx+qBJvv/YPnX53tD&#10;6iKnI6RHsQZrtBbu9y+1bSXMyYopB5YsjREFYBULFFATadtpO0frB31vOsni0XOwL03jfzE7sg9U&#10;Hwaqxd4Rjpfj8Wg09i45vmXTi3SaBtTkxVwb6z4JaIg/5NRAq4o1FjTwzJ5vrUO/qN/reZcWZF3c&#10;1FIGwTeRWElDnhmWf7PNgqlsmy9QxLuLSTr4DT3n1QPqCZJUZIcMzSbTSYA4ebRmuxmcpKvxxWTs&#10;+cHIjtRQksoHJUJTYvCBodYJ81AVO7KRrVkzLMMknWFEpKh9zuNZFgXs2BEy5IMlTG5x1JykxIB7&#10;ql0V2sQz7CE9G0M0G8n493DNpK5YzPk8wLxw12cMfTAh9qM4E1/qWNxwcgcpvCup1qLE3sFyjiIt&#10;p4QzzoVykXRbsUJE/57yvtannAdAj1xiBQfsDuBt7JhGp+9NY9yDcSRlcBMj6AOLxoNF8AzKDcZN&#10;rcC8lZnErDrPUR8pO6LGH91+sw9zlc36adlAccBhw6qFobCa39RYrVtm3T0zuHawuLhK3R1+SgnY&#10;cdCdKKnA/Hzr3uvjNsBXSna4xnJqf7TMCErkZ4V74iI7P0dYF4TzydSPnDl+2Ry/qLZZAY5Khktb&#10;83D0+k72x9JA84Qbd+m94hNTHH3nlDvTCysX1yvubC6Wy6CGu04zd6seNPfgnmjfp4/7J2Z0N98O&#10;V8NX6Fcem7+a8KjrLRUsWwdlHcbfUx157UqAezL0b7fT/SI+loPWyz/P4g8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCMjLsu3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwFIXfBf9DuIJvLmnR&#10;0dWmQwQRBFG3ga93zbUNJjelybb6741P7vFwDud8p1nP3okjTdEG1lAsFAjiLhjLvYbd9ummAhET&#10;skEXmDT8UIR1e3nRYG3CiT/ouEm9yCUca9QwpDTWUsZuII9xEUbi7H2FyWPKcuqlmfCUy72TpVJL&#10;6dFyXhhwpMeBuu/NwWsI0iu3G18/7cubUsYhv2/ts9bXV/PDPYhEc/oPwx9+Roc2M+3DgU0UTsPt&#10;ssxfkoaqAJH9VXVXgthrKFeqANk28vxB+wsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCz&#10;JuGeMQMAAMEGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCMjLsu3QAAAAkBAAAPAAAAAAAAAAAAAAAAAIsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAlQYAAAAA&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#0c3953" strokeweight="2.25pt">
+                <v:stroke joinstyle="miter"/>
+                <v:shadow on="t" color="black" opacity="26214f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="23E62E71" w14:textId="77777777" w:rsidR="003739DF" w:rsidRPr="006B1796" w:rsidRDefault="003739DF" w:rsidP="003739DF">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Quando aplicável, os autores devem informar nesta seção a utilização de ferramentas de Inteligência Artificial generativa no preparo do artigo. A declaração deve indicar: Ferramentas/Serviços: (</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>ex</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>ChatGPT-4o</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Gemini</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Claude</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>3.5</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Sonnet</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Copilot</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>, etc.); Finalidade: (</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>ex</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>: apoio na revisão gramatical, estruturação de tópicos, tradução de resumo, geração de imagens, revisão de literatura). Seções onde a IA foi utilizada: (</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>ex</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="006B1796">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: Introdução, Metodologia, Revisão da Literatura). Caso não tenha havido uso de Inteligência Artificial, esta seção não deve ser incluída no texto.   </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00D725FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Declaração de uso de inteligência artificial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697BDB8D" w14:textId="77777777" w:rsidR="003739DF" w:rsidRPr="00D725FD" w:rsidRDefault="003739DF" w:rsidP="003739DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D725FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim. Fusce est. Vivamus a tellus. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas. Proin pharetra nonummy pede.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA292C1" w14:textId="77777777" w:rsidR="003739DF" w:rsidRPr="00F0390C" w:rsidRDefault="003739DF" w:rsidP="003739DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE4CA7C" w14:textId="77777777" w:rsidR="003739DF" w:rsidRPr="00D725FD" w:rsidRDefault="003739DF" w:rsidP="003739DF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F655DC">
-[...73 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="10207117" w14:textId="77777777" w:rsidR="00F655DC" w:rsidRPr="00F655DC" w:rsidRDefault="00F655DC" w:rsidP="00493359">
+    <w:p w14:paraId="03CE0D07" w14:textId="17C962F6" w:rsidR="007353BE" w:rsidRPr="008565B3" w:rsidRDefault="007353BE" w:rsidP="003739DF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...241 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007353BE" w:rsidRPr="008565B3" w:rsidSect="0062445E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="170" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FD45B9A" w14:textId="77777777" w:rsidR="005F1831" w:rsidRDefault="005F1831" w:rsidP="00881289">
+    <w:p w14:paraId="6A953ECD" w14:textId="77777777" w:rsidR="008770E0" w:rsidRDefault="008770E0" w:rsidP="00881289">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="186A0483" w14:textId="77777777" w:rsidR="005F1831" w:rsidRDefault="005F1831" w:rsidP="00881289">
+    <w:p w14:paraId="14A5E30B" w14:textId="77777777" w:rsidR="008770E0" w:rsidRDefault="008770E0" w:rsidP="00881289">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="461AD752" w14:textId="77777777" w:rsidR="005F1831" w:rsidRDefault="005F1831" w:rsidP="00881289">
+    <w:p w14:paraId="101DAB95" w14:textId="77777777" w:rsidR="008770E0" w:rsidRDefault="008770E0" w:rsidP="00881289">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="733538EF" w14:textId="77777777" w:rsidR="005F1831" w:rsidRDefault="005F1831" w:rsidP="00881289">
+    <w:p w14:paraId="4FC7BF14" w14:textId="77777777" w:rsidR="008770E0" w:rsidRDefault="008770E0" w:rsidP="00881289">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1512452237"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="50C144AB" w14:textId="38CDB1E1" w:rsidR="00DA0F0D" w:rsidRPr="00240432" w:rsidRDefault="00DA0F0D" w:rsidP="000D4767">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00240432">
@@ -8792,51 +9362,51 @@
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="03CE0D21" w14:textId="5214F305" w:rsidR="00DA0F0D" w:rsidRPr="00E94437" w:rsidRDefault="00DA0F0D" w:rsidP="005B7060">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2622"/>
         <w:tab w:val="center" w:pos="4535"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10810,251 +11380,251 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="714548779">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="964895124">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="635374823">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="450634167">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="626818951">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="993222250">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="645205141">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1466508190">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="815999946">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1549337427">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="174081317">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="145173196">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="411315732">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2073772536">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2030136145">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="689794088">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="85465132">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="891967083">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1695379403">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1878393052">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="239095321">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="138768577">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="983125874">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="397"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D6E3F"/>
     <w:rsid w:val="00002B26"/>
     <w:rsid w:val="00004E44"/>
     <w:rsid w:val="00004EF3"/>
     <w:rsid w:val="00007649"/>
     <w:rsid w:val="00007D97"/>
@@ -11174,50 +11744,51 @@
     <w:rsid w:val="002B45D3"/>
     <w:rsid w:val="002B7D86"/>
     <w:rsid w:val="002C70E9"/>
     <w:rsid w:val="002D51ED"/>
     <w:rsid w:val="002E4018"/>
     <w:rsid w:val="002E7D5D"/>
     <w:rsid w:val="002F3ED8"/>
     <w:rsid w:val="0030679B"/>
     <w:rsid w:val="00306967"/>
     <w:rsid w:val="00314595"/>
     <w:rsid w:val="00315437"/>
     <w:rsid w:val="00323718"/>
     <w:rsid w:val="00323846"/>
     <w:rsid w:val="00324A0A"/>
     <w:rsid w:val="003262CA"/>
     <w:rsid w:val="00333EC0"/>
     <w:rsid w:val="0033657C"/>
     <w:rsid w:val="00343120"/>
     <w:rsid w:val="00343662"/>
     <w:rsid w:val="00343A6E"/>
     <w:rsid w:val="00345DF2"/>
     <w:rsid w:val="00350651"/>
     <w:rsid w:val="00355920"/>
     <w:rsid w:val="00362131"/>
     <w:rsid w:val="00372D97"/>
+    <w:rsid w:val="003739DF"/>
     <w:rsid w:val="00380EBD"/>
     <w:rsid w:val="003872AB"/>
     <w:rsid w:val="00391DDD"/>
     <w:rsid w:val="003961D3"/>
     <w:rsid w:val="00396263"/>
     <w:rsid w:val="003A3976"/>
     <w:rsid w:val="003A706A"/>
     <w:rsid w:val="003C59ED"/>
     <w:rsid w:val="003C60EA"/>
     <w:rsid w:val="003D4CF6"/>
     <w:rsid w:val="003E03E2"/>
     <w:rsid w:val="003E07A3"/>
     <w:rsid w:val="003E1368"/>
     <w:rsid w:val="003E59D5"/>
     <w:rsid w:val="003E7B92"/>
     <w:rsid w:val="003F01BC"/>
     <w:rsid w:val="00405144"/>
     <w:rsid w:val="004061A6"/>
     <w:rsid w:val="00410383"/>
     <w:rsid w:val="004109DB"/>
     <w:rsid w:val="004178E4"/>
     <w:rsid w:val="004207FD"/>
     <w:rsid w:val="004234B7"/>
     <w:rsid w:val="00430460"/>
     <w:rsid w:val="00433AEA"/>
@@ -11347,50 +11918,51 @@
     <w:rsid w:val="007D07B0"/>
     <w:rsid w:val="007D0D24"/>
     <w:rsid w:val="007D6180"/>
     <w:rsid w:val="007E466C"/>
     <w:rsid w:val="007F1CC5"/>
     <w:rsid w:val="007F3B7D"/>
     <w:rsid w:val="007F603E"/>
     <w:rsid w:val="007F7E5B"/>
     <w:rsid w:val="0080225A"/>
     <w:rsid w:val="008046F7"/>
     <w:rsid w:val="008064DC"/>
     <w:rsid w:val="00826435"/>
     <w:rsid w:val="00832490"/>
     <w:rsid w:val="00832A6D"/>
     <w:rsid w:val="008346CA"/>
     <w:rsid w:val="008371E3"/>
     <w:rsid w:val="00840505"/>
     <w:rsid w:val="0084398B"/>
     <w:rsid w:val="0084581C"/>
     <w:rsid w:val="00853BF5"/>
     <w:rsid w:val="008565B3"/>
     <w:rsid w:val="00856F6F"/>
     <w:rsid w:val="0086264F"/>
     <w:rsid w:val="00875061"/>
     <w:rsid w:val="00876A95"/>
+    <w:rsid w:val="008770E0"/>
     <w:rsid w:val="00881289"/>
     <w:rsid w:val="008845B5"/>
     <w:rsid w:val="00884DB5"/>
     <w:rsid w:val="0088668C"/>
     <w:rsid w:val="00887038"/>
     <w:rsid w:val="00887122"/>
     <w:rsid w:val="008876ED"/>
     <w:rsid w:val="00891657"/>
     <w:rsid w:val="0089308D"/>
     <w:rsid w:val="00893940"/>
     <w:rsid w:val="00894C5C"/>
     <w:rsid w:val="008A09DC"/>
     <w:rsid w:val="008A1E04"/>
     <w:rsid w:val="008B4836"/>
     <w:rsid w:val="008B5E28"/>
     <w:rsid w:val="008B661C"/>
     <w:rsid w:val="008C3943"/>
     <w:rsid w:val="008D6E3F"/>
     <w:rsid w:val="008E2579"/>
     <w:rsid w:val="008E3B87"/>
     <w:rsid w:val="008E40BB"/>
     <w:rsid w:val="008F39AB"/>
     <w:rsid w:val="008F43C7"/>
     <w:rsid w:val="008F72A1"/>
     <w:rsid w:val="00907A62"/>
@@ -11630,73 +12202,73 @@
     <w:rsid w:val="00FB5A94"/>
     <w:rsid w:val="00FB5FEF"/>
     <w:rsid w:val="00FB7995"/>
     <w:rsid w:val="00FC05FC"/>
     <w:rsid w:val="00FC3A22"/>
     <w:rsid w:val="00FC7ED6"/>
     <w:rsid w:val="00FD59D9"/>
     <w:rsid w:val="00FE68F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="03CE0779"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12028,51 +12600,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D30433"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B54DA4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
@@ -13418,51 +13989,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
     <w:name w:val="Texto de comentário Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodecomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0062445E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="zgwrf">
     <w:name w:val="zgwrf"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="0062445E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="172884645">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="840387363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13896,80 +14467,80 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9000886D-E01D-4EBE-8E2D-EA93C18B7D25}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBF05EEE-C5BB-4D2C-A081-45C9475412C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1845</Words>
-  <Characters>9965</Characters>
+  <Words>1800</Words>
+  <Characters>9722</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>83</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11787</CharactersWithSpaces>
+  <CharactersWithSpaces>11500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>